--- v0 (2026-03-13)
+++ v1 (2026-05-20)
@@ -9,65 +9,65 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\강형철\Desktop\도민체전\60회 참가신청 서식-20260304\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\25.2026년 01월-07월 사업\18.유지보수-2026 도민체전관리시스템 홈페이지 유지보수\04.유지보수\60회 참가신청 서식-20260304\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B55B36E7-4136-41FF-9AA9-57217AB6A3F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{066B9478-1396-4039-9493-468AE06FEA46}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{A16E7E76-0AD2-4A9E-B2D4-F19CE0BC9E47}"/>
   </bookViews>
   <sheets>
     <sheet name="동호인클럽 선수참가신청 양식" sheetId="1" r:id="rId1"/>
     <sheet name="01.동호인클럽 대표계정목록" sheetId="6" state="hidden" r:id="rId2"/>
     <sheet name="02.2025 동호인클럽 종목분류표" sheetId="5" state="hidden" r:id="rId3"/>
     <sheet name="03.성별단복사이즈" sheetId="7" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'02.2025 동호인클럽 종목분류표'!$A$1:$D$137</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'02.2025 동호인클럽 종목분류표'!$A$1:$D$135</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'동호인클럽 선수참가신청 양식'!$A$1:$H$997</definedName>
     <definedName name="검도_부별">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="검도_세부종목">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="검도_종별">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="근대3종_부별">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="근대3종_세부종목">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="근대3종_종별">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="넷볼_부별">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="넷볼_세부종목">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="넷볼_종별">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="농구_부별">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="농구_세부종목">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="농구_종별">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="댄스스포츠_부별">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="댄스스포츠_세부종목">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="댄스스포츠_종별">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="레슬링_부별">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="레슬링_세부종목">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="레슬링_종별">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="롤러스포츠_부별">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="롤러스포츠_세부종목">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="롤러스포츠_종별">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="바둑_부별">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="바둑_세부종목">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="바둑_종별">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
@@ -148,78 +148,79 @@
     <definedName name="테니스_종별">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="티볼_부별">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="티볼_세부종목">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="티볼_종별">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="풋살_부별">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="풋살_세부종목">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="풋살_종별">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="플로어볼_부별">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="플로어볼_세부종목">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="플로어볼_종별">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="핸드볼_부별">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="핸드볼_세부종목">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
     <definedName name="핸드볼_종별">'02.2025 동호인클럽 종목분류표'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E411" i="5" l="1"/>
+  <c r="E412" i="5" l="1"/>
+  <c r="E411" i="5"/>
   <c r="E410" i="5"/>
   <c r="E409" i="5"/>
   <c r="E408" i="5"/>
   <c r="E407" i="5"/>
   <c r="E406" i="5"/>
   <c r="E405" i="5"/>
   <c r="E404" i="5"/>
   <c r="E403" i="5"/>
   <c r="E402" i="5"/>
   <c r="E401" i="5"/>
   <c r="E400" i="5"/>
   <c r="E399" i="5"/>
   <c r="E398" i="5"/>
   <c r="E397" i="5"/>
   <c r="E396" i="5"/>
   <c r="E395" i="5"/>
   <c r="E394" i="5"/>
-  <c r="E169" i="5"/>
-  <c r="E168" i="5"/>
+  <c r="E393" i="5"/>
+  <c r="E392" i="5"/>
   <c r="E167" i="5"/>
   <c r="E166" i="5"/>
   <c r="E165" i="5"/>
   <c r="E164" i="5"/>
   <c r="E163" i="5"/>
   <c r="E162" i="5"/>
-  <c r="E393" i="5"/>
-  <c r="E392" i="5"/>
+  <c r="E161" i="5"/>
+  <c r="E160" i="5"/>
   <c r="E391" i="5"/>
   <c r="E390" i="5"/>
   <c r="E389" i="5"/>
   <c r="E388" i="5"/>
   <c r="E387" i="5"/>
   <c r="E386" i="5"/>
   <c r="E385" i="5"/>
   <c r="E384" i="5"/>
   <c r="E383" i="5"/>
   <c r="E382" i="5"/>
   <c r="E381" i="5"/>
   <c r="E380" i="5"/>
   <c r="E379" i="5"/>
   <c r="E378" i="5"/>
   <c r="E377" i="5"/>
   <c r="E376" i="5"/>
   <c r="E375" i="5"/>
   <c r="E374" i="5"/>
   <c r="E373" i="5"/>
   <c r="E372" i="5"/>
   <c r="E371" i="5"/>
   <c r="E370" i="5"/>
   <c r="E369" i="5"/>
   <c r="E368" i="5"/>
   <c r="E367" i="5"/>
@@ -398,52 +399,52 @@
   <c r="E194" i="5"/>
   <c r="E193" i="5"/>
   <c r="E192" i="5"/>
   <c r="E191" i="5"/>
   <c r="E190" i="5"/>
   <c r="E189" i="5"/>
   <c r="E188" i="5"/>
   <c r="E187" i="5"/>
   <c r="E186" i="5"/>
   <c r="E185" i="5"/>
   <c r="E184" i="5"/>
   <c r="E183" i="5"/>
   <c r="E182" i="5"/>
   <c r="E181" i="5"/>
   <c r="E180" i="5"/>
   <c r="E179" i="5"/>
   <c r="E178" i="5"/>
   <c r="E177" i="5"/>
   <c r="E176" i="5"/>
   <c r="E175" i="5"/>
   <c r="E174" i="5"/>
   <c r="E173" i="5"/>
   <c r="E172" i="5"/>
   <c r="E171" i="5"/>
   <c r="E170" i="5"/>
-  <c r="E161" i="5"/>
-  <c r="E160" i="5"/>
+  <c r="E169" i="5"/>
+  <c r="E168" i="5"/>
   <c r="E159" i="5"/>
   <c r="E158" i="5"/>
   <c r="E157" i="5"/>
   <c r="E156" i="5"/>
   <c r="E155" i="5"/>
   <c r="E154" i="5"/>
   <c r="E153" i="5"/>
   <c r="E152" i="5"/>
   <c r="E151" i="5"/>
   <c r="E150" i="5"/>
   <c r="E149" i="5"/>
   <c r="E148" i="5"/>
   <c r="E147" i="5"/>
   <c r="E146" i="5"/>
   <c r="E145" i="5"/>
   <c r="E144" i="5"/>
   <c r="E143" i="5"/>
   <c r="E142" i="5"/>
   <c r="E141" i="5"/>
   <c r="E140" i="5"/>
   <c r="E139" i="5"/>
   <c r="E138" i="5"/>
   <c r="E137" i="5"/>
   <c r="E136" i="5"/>
   <c r="E135" i="5"/>
@@ -748,51 +749,51 @@
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="돋움"/>
             <family val="3"/>
             <charset val="129"/>
           </rPr>
           <t>선택하세요</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1715" uniqueCount="466">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1719" uniqueCount="470">
   <si>
     <t>대표계정정보</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>이름</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>성별</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>생년월일</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>주소</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>남</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
@@ -1062,66 +1063,50 @@
   <si>
     <t>남.여 혼성 단체전</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>남.여 혼성 개인전(각궁부)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>남.여 혼성 개인전(일반전)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>남 디비전 3</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>남 디비전 4</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>남 3x3부</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
-    <t>캐롬 3쿠션 개인전</t>
-[...14 lines deleted...]
-  <si>
     <t>라틴(개인전) 싱글(1인1조) 5종목(S∙C∙R∙Pa∙J)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>개인전 남 2,000m</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>개인전 여 2,000m</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>최강전 남 3,000m</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>최강전 여 3,000m</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>계주 남 3,400m</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>계주 여 3,400m</t>
@@ -1650,57 +1635,50 @@
   <si>
     <t>여 장년부(60세 이상) 사이클 도로독주</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>여 장년부(60세 이상) 사이클 개인도로</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>단체전 J3부</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>단체전 J4부</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>단체전 J5부</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>단체전 J6부</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
-    <t>생활건강체조 단체전</t>
-[...5 lines deleted...]
-  <si>
     <t>황금부(70대) 단체전</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>여성부 단체전</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>금강부 남.여 혼성 단체전</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>백두부 남.여 혼성 단체전</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>한라부 남.여 혼성 단체전</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>오름부 남.여 혼성 단체전</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>남 시니어부 개인전</t>
@@ -1781,138 +1759,90 @@
     <t>대련경기 여 초등2부 페더급 32.1 ~ 37kg</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>대련경기 여 초등3부 밴텀급 30.1 ~ 35kg</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>대련경기 여 초등3부 페더급 35.1 ~ 40kg</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>대련경기 여 초등3부 라이트급 40.1 ~ 45kg</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>대련경기 여 초등3부 미들급 45.1 ~ 50kg</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>대련경기 남 중등부 미들급 60.1~64kg</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>종합단체연무 초등부 4인제 단체전(남여통합)</t>
-  </si>
-[...43 lines deleted...]
-    <t>여 +87Kg급</t>
   </si>
   <si>
     <t>동호회명</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>남자 맨즈피지크(OPEN)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>남 보디빌딩 오버롤</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>마장마술-C class</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>마장마술-D class</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>장애물-100cm</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>라틴(개인전) 싱글(1인1조) 2종목(C∙J)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>라틴(개인전) 싱글(1인1조) 3종목(C∙R∙J)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>라틴(개인전) 커플(2인1조) 2종목(C∙J)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>라틴(개인전) 커플(2인1조) 3종목(C∙R∙J)</t>
     <phoneticPr fontId="6" type="noConversion"/>
-  </si>
-[...1 lines deleted...]
-    <t>검도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남·여 혼성 12세이하부 단체전</t>
   </si>
   <si>
     <t>일반부</t>
   </si>
   <si>
     <t>투로 청년부 남 개인전 초급태극권 (8식, 16식)</t>
   </si>
   <si>
     <t>투로 청년부 남 개인전 고급태극권 (42식, 48식)</t>
   </si>
   <si>
     <t>투로 청년부 남 개인전 태극검</t>
   </si>
   <si>
     <t>투로 청년부 남 개인전 태극선</t>
   </si>
   <si>
     <t>투로 청년부 여 개인전 초급태극권 (8식, 16식)</t>
   </si>
   <si>
     <t>투로 청년부 여 개인전 고급태극권 (42식, 48식)</t>
   </si>
   <si>
     <t>투로 청년부 여 개인전 태극검</t>
   </si>
@@ -2630,59 +2560,162 @@
   </si>
   <si>
     <t>웰빙댄스부 단체전</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>줌바댄스부 단체전</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>어르신부 단체전 기본기공</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>어르신부 단체전 창작기공</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>일반부(63세이하) 단체전 기본기공</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>일반부(63세이하) 단체전 창작기공</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
+  <si>
+    <t>검도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 19세이상부 개인전</t>
+  </si>
+  <si>
+    <t>포켓볼 9볼 일반부 개인전</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>포켓볼 일반부 단체전</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>역도</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>남 60Kg급</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>남 65Kg급</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>남 70Kg급</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>남 75Kg급</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>남 85Kg급</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>남 95Kg급</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>남 110Kg급</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>남 +110Kg급</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>여 53Kg급</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>여 57Kg급</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>여 61Kg급</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>여 69Kg급</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>여 77Kg급</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>여 86Kg급</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>여 +86Kg급</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>일반부</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>동호인클럽 대항</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>생활체조(12세이하부)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>생활체조(15세이하부)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>생활체조(18세이하부)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>생활체조(어르신부)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">생활체조(일반부) </t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0_ "/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -2764,50 +2797,64 @@
     <font>
       <sz val="11"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="돋움"/>
+      <family val="3"/>
+      <charset val="129"/>
+    </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -2844,106 +2891,107 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="표준" xfId="0" builtinId="0"/>
     <cellStyle name="표준 2" xfId="1" xr:uid="{B5091324-150D-4F6C-8EBD-2F1F629D2989}"/>
     <cellStyle name="표준 5" xfId="2" xr:uid="{B61D03B5-F1C8-472C-8E47-4F99AC57ACB3}"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -3242,119 +3290,119 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C2980A8B-62FB-4DE5-921D-C73D4786A37C}">
   <dimension ref="A1:H997"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="20.625" style="6" customWidth="1"/>
     <col min="2" max="2" width="80.625" style="6" customWidth="1"/>
     <col min="3" max="6" width="15.625" style="6" customWidth="1"/>
     <col min="7" max="7" width="35.625" style="6" customWidth="1"/>
     <col min="8" max="8" width="20.625" style="6" customWidth="1"/>
     <col min="9" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="31.5">
-      <c r="A1" s="22" t="s">
-[...8 lines deleted...]
-      <c r="H1" s="22"/>
+      <c r="A1" s="21" t="s">
+        <v>304</v>
+      </c>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
     </row>
     <row r="2" spans="1:8" ht="20.25">
       <c r="A2" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>327</v>
+        <v>305</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>328</v>
+        <v>306</v>
       </c>
       <c r="G2" s="7" t="s">
         <v>4</v>
       </c>
       <c r="H2" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="20.25">
       <c r="A3" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="10" t="s">
-        <v>297</v>
+        <v>444</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>24</v>
       </c>
       <c r="E3" s="11">
         <v>20991231</v>
       </c>
       <c r="F3" s="9" t="s">
-        <v>287</v>
+        <v>266</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="20.25">
       <c r="A4" s="13"/>
       <c r="B4" s="12"/>
       <c r="C4" s="13"/>
       <c r="D4" s="13"/>
       <c r="E4" s="14"/>
       <c r="F4" s="13"/>
       <c r="G4" s="13"/>
       <c r="H4" s="9"/>
     </row>
     <row r="5" spans="1:8" ht="20.25">
       <c r="A5" s="13"/>
       <c r="B5" s="12"/>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="14"/>
       <c r="F5" s="13"/>
@@ -13300,51 +13348,51 @@
   <pageSetup paperSize="9" scale="36" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
         <x14:dataValidation type="list" showInputMessage="1" showErrorMessage="1" xr:uid="{109C6665-2A76-48EC-A385-C364B2DE33EC}">
           <x14:formula1>
             <xm:f>'02.2025 동호인클럽 종목분류표'!#REF!</xm:f>
           </x14:formula1>
           <xm:sqref>B998:B1048576</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F8707C9A-2F34-4AC9-9200-8F94F8D1E674}">
           <x14:formula1>
             <xm:f>'03.성별단복사이즈'!$A$2:$A$3</xm:f>
           </x14:formula1>
           <xm:sqref>D3:D997</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{E1A70AAE-83E9-44B6-94D8-FF80B5892231}">
           <x14:formula1>
             <xm:f>'01.동호인클럽 대표계정목록'!$A$2:$A$50</xm:f>
           </x14:formula1>
           <xm:sqref>A3:A1048576</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{3E5C625B-55CA-480D-B27F-BA0B5DFC71AC}">
           <x14:formula1>
-            <xm:f>'02.2025 동호인클럽 종목분류표'!$E$2:$E$411</xm:f>
+            <xm:f>'02.2025 동호인클럽 종목분류표'!$E$2:$E$412</xm:f>
           </x14:formula1>
           <xm:sqref>B3:B997</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{79F8A443-27B6-411C-A1C7-4BFBA5426965}">
   <dimension ref="A1:A50"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="31.75" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="4" t="s">
         <v>73</v>
@@ -13585,54 +13633,54 @@
         <v>70</v>
       </c>
     </row>
     <row r="49" spans="1:1">
       <c r="A49" s="2" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="50" spans="1:1">
       <c r="A50" s="2" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="2" type="noConversion"/>
   <conditionalFormatting sqref="A2:A50">
     <cfRule type="duplicateValues" dxfId="0" priority="2"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7D529C0-FC14-4CEF-B9FE-D107365D50E7}">
-  <dimension ref="A1:E411"/>
+  <dimension ref="A1:E412"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="G18" sqref="G18"/>
+    <sheetView topLeftCell="A383" workbookViewId="0">
+      <selection activeCell="E420" sqref="E420"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="18.625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="20.5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24.25" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="38.875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="82.625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -13649,51 +13697,51 @@
       <c r="C2" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D2" s="16" t="s">
         <v>82</v>
       </c>
       <c r="E2" s="2" t="str">
         <f>A2&amp;" ▶ "&amp;B2&amp;" ▶ "&amp;C2&amp;" ▶ "&amp;D2</f>
         <v>검도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 19세이상부 개인전</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D3" s="16" t="s">
         <v>77</v>
       </c>
       <c r="E3" s="2" t="str">
-        <f t="shared" ref="E3:E66" si="0">A3&amp;" ▶ "&amp;B3&amp;" ▶ "&amp;C3&amp;" ▶ "&amp;D3</f>
+        <f t="shared" ref="E3:E64" si="0">A3&amp;" ▶ "&amp;B3&amp;" ▶ "&amp;C3&amp;" ▶ "&amp;D3</f>
         <v>검도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 19세이상부 단체전</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>84</v>
       </c>
       <c r="E4" s="2" t="str">
         <f t="shared" si="0"/>
         <v>검도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 40세이상부 개인전</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="16" t="s">
         <v>33</v>
       </c>
@@ -13888,115 +13936,115 @@
       </c>
       <c r="E15" s="2" t="str">
         <f t="shared" si="0"/>
         <v>골프 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 개인전</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>27</v>
       </c>
       <c r="E16" s="2" t="str">
         <f t="shared" si="0"/>
         <v>골프 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 단체전</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" s="16" t="s">
+      <c r="A17" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="B17" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="16" t="s">
+      <c r="B17" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17" s="2" t="s">
         <v>74</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>462</v>
+        <v>440</v>
       </c>
       <c r="E17" s="2" t="str">
         <f t="shared" si="0"/>
         <v>국학기공 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 어르신부 단체전 기본기공</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" s="16" t="s">
+      <c r="A18" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="B18" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="16" t="s">
+      <c r="B18" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C18" s="2" t="s">
         <v>74</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>463</v>
+        <v>441</v>
       </c>
       <c r="E18" s="2" t="str">
         <f t="shared" si="0"/>
         <v>국학기공 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 어르신부 단체전 창작기공</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" s="16" t="s">
+      <c r="A19" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="B19" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="16" t="s">
+      <c r="B19" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>464</v>
+        <v>442</v>
       </c>
       <c r="E19" s="2" t="str">
         <f t="shared" si="0"/>
         <v>국학기공 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 일반부(63세이하) 단체전 기본기공</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" s="16" t="s">
+      <c r="A20" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="16" t="s">
+      <c r="B20" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>465</v>
+        <v>443</v>
       </c>
       <c r="E20" s="2" t="str">
         <f t="shared" si="0"/>
         <v>국학기공 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 일반부(63세이하) 단체전 창작기공</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D21" s="16" t="s">
         <v>86</v>
       </c>
       <c r="E21" s="2" t="str">
         <f t="shared" si="0"/>
         <v>궁도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남.여 혼성 개인전(각궁부)</v>
       </c>
     </row>
     <row r="22" spans="1:5">
@@ -14140,6919 +14188,6937 @@
       </c>
       <c r="E29" s="2" t="str">
         <f t="shared" si="0"/>
         <v>농구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 디비전 4</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C30" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>27</v>
       </c>
       <c r="E30" s="2" t="str">
         <f t="shared" si="0"/>
         <v>농구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 단체전</v>
       </c>
     </row>
     <row r="31" spans="1:5">
-      <c r="A31" s="16" t="s">
+      <c r="A31" s="17" t="s">
         <v>42</v>
       </c>
-      <c r="B31" s="16" t="s">
-[...6 lines deleted...]
-        <v>91</v>
+      <c r="B31" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="C31" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D31" s="17" t="s">
+        <v>445</v>
       </c>
       <c r="E31" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>당구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 캐롬 3쿠션 개인전</v>
+        <v>당구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 포켓볼 9볼 일반부 개인전</v>
       </c>
     </row>
     <row r="32" spans="1:5">
-      <c r="A32" s="16" t="s">
+      <c r="A32" s="17" t="s">
         <v>42</v>
       </c>
-      <c r="B32" s="16" t="s">
-[...6 lines deleted...]
-        <v>92</v>
+      <c r="B32" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="C32" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D32" s="17" t="s">
+        <v>446</v>
       </c>
       <c r="E32" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>당구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 캐롬 3쿠션 단체전</v>
+        <v>당구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 포켓볼 일반부 단체전</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C33" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D33" s="16" t="s">
-        <v>93</v>
+        <v>272</v>
       </c>
       <c r="E33" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>당구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 포켓 9볼 개인전</v>
+        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 라틴(개인전) 싱글(1인1조) 2종목(C∙J)</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D34" s="16" t="s">
-        <v>94</v>
+        <v>273</v>
       </c>
       <c r="E34" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>당구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 포켓 9볼 단체전</v>
+        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 라틴(개인전) 싱글(1인1조) 3종목(C∙R∙J)</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D35" s="16" t="s">
-        <v>293</v>
+        <v>423</v>
       </c>
       <c r="E35" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 라틴(개인전) 싱글(1인1조) 2종목(C∙J)</v>
+        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 라틴(개인전) 싱글(1인1조) 4종목(S∙C∙R∙∙J)</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C36" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D36" s="16" t="s">
-        <v>294</v>
+        <v>91</v>
       </c>
       <c r="E36" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 라틴(개인전) 싱글(1인1조) 3종목(C∙R∙J)</v>
+        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 라틴(개인전) 싱글(1인1조) 5종목(S∙C∙R∙Pa∙J)</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C37" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D37" s="16" t="s">
-        <v>445</v>
+        <v>274</v>
       </c>
       <c r="E37" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 라틴(개인전) 싱글(1인1조) 4종목(S∙C∙R∙∙J)</v>
+        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 라틴(개인전) 커플(2인1조) 2종목(C∙J)</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C38" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D38" s="16" t="s">
-        <v>95</v>
+        <v>275</v>
       </c>
       <c r="E38" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 라틴(개인전) 싱글(1인1조) 5종목(S∙C∙R∙Pa∙J)</v>
+        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 라틴(개인전) 커플(2인1조) 3종목(C∙R∙J)</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C39" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D39" s="16" t="s">
-        <v>295</v>
+        <v>424</v>
       </c>
       <c r="E39" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 라틴(개인전) 커플(2인1조) 2종목(C∙J)</v>
+        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 라틴(개인전) 커플(2인1조) 4종목(S∙C∙R∙J)</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C40" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="16" t="s">
-        <v>296</v>
+        <v>425</v>
       </c>
       <c r="E40" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 라틴(개인전) 커플(2인1조) 3종목(C∙R∙J)</v>
+        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 라틴(개인전) 커플(2인1조) 5종목(S∙C∙R∙Pa∙J)</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C41" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D41" s="16" t="s">
-        <v>446</v>
+        <v>426</v>
       </c>
       <c r="E41" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 라틴(개인전) 커플(2인1조) 4종목(S∙C∙R∙J)</v>
+        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 스탠다드(개인전) 싱글(1인1조) 2종목(W∙T)</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B42" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C42" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="16" t="s">
-        <v>447</v>
+        <v>427</v>
       </c>
       <c r="E42" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 라틴(개인전) 커플(2인1조) 5종목(S∙C∙R∙Pa∙J)</v>
+        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 스탠다드(개인전) 싱글(1인1조) 3종목(W∙T∙Q)</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B43" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C43" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D43" s="16" t="s">
-        <v>448</v>
+        <v>428</v>
       </c>
       <c r="E43" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 스탠다드(개인전) 싱글(1인1조) 2종목(W∙T)</v>
+        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 스탠다드(개인전) 싱글(1인1조) 4종목(W∙T∙sF∙Q)</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C44" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D44" s="16" t="s">
-        <v>449</v>
+        <v>429</v>
       </c>
       <c r="E44" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 스탠다드(개인전) 싱글(1인1조) 3종목(W∙T∙Q)</v>
+        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 스탠다드(개인전) 싱글(1인1조) 5종목(W∙T∙Vw∙sF∙Q)</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C45" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D45" s="16" t="s">
-        <v>450</v>
+        <v>430</v>
       </c>
       <c r="E45" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 스탠다드(개인전) 싱글(1인1조) 4종목(W∙T∙sF∙Q)</v>
+        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 스탠다드(개인전) 커플(2인1조) 2종목(W∙T)</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B46" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C46" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D46" s="16" t="s">
-        <v>451</v>
+        <v>431</v>
       </c>
       <c r="E46" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 스탠다드(개인전) 싱글(1인1조) 5종목(W∙T∙Vw∙sF∙Q)</v>
+        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 스탠다드(개인전) 커플(2인1조) 3종목(W∙T∙Q)</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C47" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D47" s="16" t="s">
-        <v>452</v>
+        <v>432</v>
       </c>
       <c r="E47" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 스탠다드(개인전) 커플(2인1조) 2종목(W∙T)</v>
+        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 스탠다드(개인전) 커플(2인1조) 4종목(W∙T∙sF∙Q)</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B48" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C48" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D48" s="16" t="s">
-        <v>453</v>
+        <v>433</v>
       </c>
       <c r="E48" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 스탠다드(개인전) 커플(2인1조) 3종목(W∙T∙Q)</v>
+        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 스탠다드(개인전) 커플(2인1조) 5종목(W∙T∙Vw∙sF∙Q)</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B49" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C49" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D49" s="16" t="s">
-        <v>454</v>
+        <v>434</v>
       </c>
       <c r="E49" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 스탠다드(개인전) 커플(2인1조) 4종목(W∙T∙sF∙Q)</v>
+        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 라인댄스부 단체전</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C50" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D50" s="16" t="s">
-        <v>455</v>
+        <v>435</v>
       </c>
       <c r="E50" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 스탠다드(개인전) 커플(2인1조) 5종목(W∙T∙Vw∙sF∙Q)</v>
+        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 라틴댄스부 단체전</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B51" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C51" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D51" s="16" t="s">
-        <v>456</v>
+        <v>436</v>
       </c>
       <c r="E51" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 라인댄스부 단체전</v>
+        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 살사댄스부 단체전</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B52" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C52" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D52" s="16" t="s">
-        <v>457</v>
+        <v>437</v>
       </c>
       <c r="E52" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 라틴댄스부 단체전</v>
+        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 스탠다드댄스부 단체전</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B53" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C53" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D53" s="16" t="s">
-        <v>458</v>
+        <v>438</v>
       </c>
       <c r="E53" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 살사댄스부 단체전</v>
+        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 웰빙댄스부 단체전</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B54" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C54" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D54" s="16" t="s">
-        <v>459</v>
+        <v>439</v>
       </c>
       <c r="E54" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 스탠다드댄스부 단체전</v>
+        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 줌바댄스부 단체전</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B55" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C55" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D55" s="16" t="s">
-        <v>460</v>
+        <v>92</v>
       </c>
       <c r="E55" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 웰빙댄스부 단체전</v>
+        <v>롤러스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 개인전 남 2,000m</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B56" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C56" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D56" s="16" t="s">
-        <v>461</v>
+        <v>93</v>
       </c>
       <c r="E56" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>댄스스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 줌바댄스부 단체전</v>
+        <v>롤러스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 개인전 여 2,000m</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C57" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D57" s="16" t="s">
         <v>96</v>
       </c>
       <c r="E57" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>롤러스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 개인전 남 2,000m</v>
+        <v>롤러스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 계주 남 3,400m</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B58" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C58" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D58" s="16" t="s">
         <v>97</v>
       </c>
       <c r="E58" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>롤러스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 개인전 여 2,000m</v>
+        <v>롤러스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 계주 여 3,400m</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B59" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C59" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D59" s="16" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E59" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>롤러스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 계주 남 3,400m</v>
+        <v>롤러스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 인라인하키 단체전</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B60" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C60" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D60" s="16" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="E60" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>롤러스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 계주 여 3,400m</v>
+        <v>롤러스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 최강전 남 3,000m</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B61" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C61" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D61" s="16" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="E61" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>롤러스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 인라인하키 단체전</v>
+        <v>롤러스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 최강전 여 3,000m</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B62" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C62" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D62" s="16" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E62" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>롤러스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 최강전 남 3,000m</v>
+        <v>바둑 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 급부</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B63" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C63" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D63" s="16" t="s">
-        <v>99</v>
+        <v>28</v>
       </c>
       <c r="E63" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>롤러스포츠 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 최강전 여 3,000m</v>
+        <v>바둑 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 단체전</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B64" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C64" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D64" s="16" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="E64" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>바둑 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 급부</v>
+        <v>바둑 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 유단자부</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B65" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C65" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D65" s="16" t="s">
+        <v>101</v>
+      </c>
+      <c r="E65" s="2" t="str">
+        <f t="shared" ref="E65:E128" si="1">A65&amp;" ▶ "&amp;B65&amp;" ▶ "&amp;C65&amp;" ▶ "&amp;D65</f>
+        <v>바둑 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 최강자부</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B66" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="C66" s="19" t="s">
+        <v>74</v>
+      </c>
+      <c r="D66" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="E65" s="2" t="str">
-[...16 lines deleted...]
-      </c>
       <c r="E66" s="2" t="str">
-        <f t="shared" si="0"/>
-        <v>바둑 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 유단자부</v>
+        <f t="shared" si="1"/>
+        <v>배구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 단체전</v>
       </c>
     </row>
     <row r="67" spans="1:5">
-      <c r="A67" s="16" t="s">
-[...9 lines deleted...]
-        <v>105</v>
+      <c r="A67" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B67" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="C67" s="19" t="s">
+        <v>74</v>
+      </c>
+      <c r="D67" s="19" t="s">
+        <v>27</v>
       </c>
       <c r="E67" s="2" t="str">
-        <f t="shared" ref="E67:E130" si="1">A67&amp;" ▶ "&amp;B67&amp;" ▶ "&amp;C67&amp;" ▶ "&amp;D67</f>
-        <v>바둑 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 최강자부</v>
+        <f t="shared" si="1"/>
+        <v>배구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 단체전</v>
       </c>
     </row>
     <row r="68" spans="1:5">
-      <c r="A68" s="20" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="A68" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B68" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C68" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="D68" s="16" t="s">
+        <v>103</v>
       </c>
       <c r="E68" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>배구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 단체전</v>
+        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 18세이하부 피트니스챌린지 개인전</v>
       </c>
     </row>
     <row r="69" spans="1:5">
-      <c r="A69" s="20" t="s">
-[...9 lines deleted...]
-        <v>27</v>
+      <c r="A69" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B69" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C69" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="D69" s="16" t="s">
+        <v>268</v>
       </c>
       <c r="E69" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>배구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 단체전</v>
+        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 보디빌딩 오버롤</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B70" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C70" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D70" s="16" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="E70" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 18세이하부 피트니스챌린지 개인전</v>
+        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 보디빌딩(+85kg)</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B71" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C71" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D71" s="16" t="s">
-        <v>289</v>
+        <v>108</v>
       </c>
       <c r="E71" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 보디빌딩 오버롤</v>
+        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 보디빌딩(-65kg)</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B72" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C72" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D72" s="16" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E72" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 보디빌딩(+85kg)</v>
+        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 보디빌딩(-75kg)</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B73" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C73" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D73" s="16" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E73" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 보디빌딩(-65kg)</v>
+        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 보디빌딩(-85kg)</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B74" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C74" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D74" s="16" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="E74" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 보디빌딩(-75kg)</v>
+        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 피트니스챌린지 29세이하 개인전</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B75" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C75" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D75" s="16" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="E75" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 보디빌딩(-85kg)</v>
+        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 피트니스챌린지 30세이상 개인전</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B76" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C76" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D76" s="16" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="E76" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 피트니스챌린지 29세이하 개인전</v>
+        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 피트니스챌린지 단제전(3인)</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B77" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C77" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D77" s="16" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="E77" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 피트니스챌린지 30세이상 개인전</v>
+        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 피트니스챌린지 복식전(2인)</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B78" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C78" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D78" s="16" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="E78" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 피트니스챌린지 단제전(3인)</v>
+        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자 마스터즈 보디빌딩(50세이상)</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B79" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C79" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D79" s="16" t="s">
-        <v>118</v>
+        <v>267</v>
       </c>
       <c r="E79" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 피트니스챌린지 복식전(2인)</v>
+        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자 맨즈피지크(OPEN)</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B80" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C80" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D80" s="16" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="E80" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자 마스터즈 보디빌딩(50세이상)</v>
+        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자 스포츠모델(OPEN)</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B81" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C81" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D81" s="16" t="s">
-        <v>288</v>
+        <v>107</v>
       </c>
       <c r="E81" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자 맨즈피지크(OPEN)</v>
+        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자 클래식 보디빌딩(OPEN)</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B82" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C82" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D82" s="16" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="E82" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자 스포츠모델(OPEN)</v>
+        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자 클래식 피지크(OPEN)</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B83" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C83" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D83" s="16" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="E83" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자 클래식 보디빌딩(OPEN)</v>
+        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자18세이하 보디빌딩(OPEN)</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B84" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C84" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D84" s="16" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="E84" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자 클래식 피지크(OPEN)</v>
+        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 비키니 피트니스(OPEN)</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B85" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C85" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D85" s="16" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="E85" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자18세이하 보디빌딩(OPEN)</v>
+        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 피트니스챌린지 29세이하 개인전</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B86" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C86" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D86" s="16" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E86" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 비키니 피트니스(OPEN)</v>
+        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 피트니스챌린지 30세이상 개인전</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B87" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C87" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D87" s="16" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="E87" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 피트니스챌린지 29세이하 개인전</v>
+        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 피트니스챌린지 단제전(3인)</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B88" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C88" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D88" s="16" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="E88" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 피트니스챌린지 30세이상 개인전</v>
+        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 피트니스챌린지 복식전(2인)</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B89" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C89" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D89" s="16" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="E89" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 피트니스챌린지 단제전(3인)</v>
+        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여자 스포츠모델(OPEN)</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B90" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C90" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D90" s="16" t="s">
-        <v>124</v>
+      <c r="D90" s="18" t="s">
+        <v>144</v>
       </c>
       <c r="E90" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 피트니스챌린지 복식전(2인)</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자고등부(9체급) -50kg</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B91" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C91" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D91" s="16" t="s">
-        <v>121</v>
+      <c r="D91" s="18" t="s">
+        <v>145</v>
       </c>
       <c r="E91" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>보디빌딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여자 스포츠모델(OPEN)</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자고등부(9체급) -55kg</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B92" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C92" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D92" s="19" t="s">
-        <v>148</v>
+      <c r="D92" s="18" t="s">
+        <v>146</v>
       </c>
       <c r="E92" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자고등부(9체급) -50kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자고등부(9체급) -60kg</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B93" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C93" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D93" s="19" t="s">
-        <v>149</v>
+      <c r="D93" s="18" t="s">
+        <v>147</v>
       </c>
       <c r="E93" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자고등부(9체급) -55kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자고등부(9체급) -65kg</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B94" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C94" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D94" s="19" t="s">
-        <v>150</v>
+      <c r="D94" s="18" t="s">
+        <v>148</v>
       </c>
       <c r="E94" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자고등부(9체급) -60kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자고등부(9체급) -70kg</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B95" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C95" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D95" s="19" t="s">
-        <v>151</v>
+      <c r="D95" s="18" t="s">
+        <v>149</v>
       </c>
       <c r="E95" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자고등부(9체급) -65kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자고등부(9체급) -75kg</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B96" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C96" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D96" s="19" t="s">
-        <v>152</v>
+      <c r="D96" s="18" t="s">
+        <v>150</v>
       </c>
       <c r="E96" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자고등부(9체급) -70kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자고등부(9체급) -80kg</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B97" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C97" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D97" s="19" t="s">
-        <v>153</v>
+      <c r="D97" s="18" t="s">
+        <v>151</v>
       </c>
       <c r="E97" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자고등부(9체급) -75kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자고등부(9체급) -85kg</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B98" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C98" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D98" s="19" t="s">
-        <v>154</v>
+      <c r="D98" s="18" t="s">
+        <v>152</v>
       </c>
       <c r="E98" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자고등부(9체급) -80kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자고등부(9체급) -90kg</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B99" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C99" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D99" s="19" t="s">
-        <v>155</v>
+      <c r="D99" s="18" t="s">
+        <v>164</v>
       </c>
       <c r="E99" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자고등부(9체급) -85kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자일반부(9체급) +90kg</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B100" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C100" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D100" s="19" t="s">
+      <c r="D100" s="18" t="s">
         <v>156</v>
       </c>
       <c r="E100" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자고등부(9체급) -90kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자일반부(9체급) -55kg</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B101" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C101" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D101" s="19" t="s">
-        <v>168</v>
+      <c r="D101" s="18" t="s">
+        <v>157</v>
       </c>
       <c r="E101" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자일반부(9체급) +90kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자일반부(9체급) -60kg</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B102" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C102" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D102" s="19" t="s">
-        <v>160</v>
+      <c r="D102" s="18" t="s">
+        <v>158</v>
       </c>
       <c r="E102" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자일반부(9체급) -55kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자일반부(9체급) -65kg</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B103" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C103" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D103" s="19" t="s">
-        <v>161</v>
+      <c r="D103" s="18" t="s">
+        <v>159</v>
       </c>
       <c r="E103" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자일반부(9체급) -60kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자일반부(9체급) -70kg</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B104" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C104" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D104" s="19" t="s">
-        <v>162</v>
+      <c r="D104" s="18" t="s">
+        <v>160</v>
       </c>
       <c r="E104" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자일반부(9체급) -65kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자일반부(9체급) -75kg</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B105" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C105" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D105" s="19" t="s">
-        <v>163</v>
+      <c r="D105" s="18" t="s">
+        <v>161</v>
       </c>
       <c r="E105" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자일반부(9체급) -70kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자일반부(9체급) -80kg</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B106" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C106" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D106" s="19" t="s">
-        <v>164</v>
+      <c r="D106" s="18" t="s">
+        <v>162</v>
       </c>
       <c r="E106" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자일반부(9체급) -75kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자일반부(9체급) -85kg</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B107" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C107" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D107" s="19" t="s">
-        <v>165</v>
+      <c r="D107" s="18" t="s">
+        <v>163</v>
       </c>
       <c r="E107" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자일반부(9체급) -80kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자일반부(9체급) -90kg</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B108" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C108" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D108" s="19" t="s">
-        <v>166</v>
+      <c r="D108" s="18" t="s">
+        <v>132</v>
       </c>
       <c r="E108" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자일반부(9체급) -85kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자중등부(9체급) -40kg</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B109" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C109" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D109" s="19" t="s">
-        <v>167</v>
+      <c r="D109" s="18" t="s">
+        <v>133</v>
       </c>
       <c r="E109" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자일반부(9체급) -90kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자중등부(9체급) -45kg</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B110" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C110" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D110" s="19" t="s">
-        <v>136</v>
+      <c r="D110" s="18" t="s">
+        <v>134</v>
       </c>
       <c r="E110" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자중등부(9체급) -40kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자중등부(9체급) -50kg</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B111" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C111" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D111" s="19" t="s">
-        <v>137</v>
+      <c r="D111" s="18" t="s">
+        <v>135</v>
       </c>
       <c r="E111" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자중등부(9체급) -45kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자중등부(9체급) -55kg</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B112" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C112" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D112" s="19" t="s">
-        <v>138</v>
+      <c r="D112" s="18" t="s">
+        <v>136</v>
       </c>
       <c r="E112" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자중등부(9체급) -50kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자중등부(9체급) -60kg</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B113" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C113" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D113" s="19" t="s">
-        <v>139</v>
+      <c r="D113" s="18" t="s">
+        <v>137</v>
       </c>
       <c r="E113" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자중등부(9체급) -55kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자중등부(9체급) -65kg</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B114" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C114" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D114" s="19" t="s">
-        <v>140</v>
+      <c r="D114" s="18" t="s">
+        <v>138</v>
       </c>
       <c r="E114" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자중등부(9체급) -60kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자중등부(9체급) -70kg</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B115" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C115" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D115" s="19" t="s">
-        <v>141</v>
+      <c r="D115" s="18" t="s">
+        <v>139</v>
       </c>
       <c r="E115" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자중등부(9체급) -65kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자중등부(9체급) -75kg</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B116" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C116" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D116" s="19" t="s">
-        <v>142</v>
+      <c r="D116" s="18" t="s">
+        <v>140</v>
       </c>
       <c r="E116" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자중등부(9체급) -70kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자중등부(9체급) -80kg</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B117" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C117" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D117" s="19" t="s">
-        <v>143</v>
+      <c r="D117" s="18" t="s">
+        <v>131</v>
       </c>
       <c r="E117" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자중등부(9체급) -75kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자초등부(10체급) +70kg</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B118" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C118" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D118" s="19" t="s">
-        <v>144</v>
+      <c r="D118" s="18" t="s">
+        <v>122</v>
       </c>
       <c r="E118" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자중등부(9체급) -80kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자초등부(10체급) -30kg</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B119" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C119" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D119" s="19" t="s">
-        <v>135</v>
+      <c r="D119" s="18" t="s">
+        <v>123</v>
       </c>
       <c r="E119" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자초등부(10체급) +70kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자초등부(10체급) -35kg</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B120" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C120" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D120" s="19" t="s">
-        <v>126</v>
+      <c r="D120" s="18" t="s">
+        <v>124</v>
       </c>
       <c r="E120" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자초등부(10체급) -30kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자초등부(10체급) -40kg</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B121" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C121" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D121" s="19" t="s">
-        <v>127</v>
+      <c r="D121" s="18" t="s">
+        <v>125</v>
       </c>
       <c r="E121" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자초등부(10체급) -35kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자초등부(10체급) -45kg</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B122" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C122" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D122" s="19" t="s">
-        <v>128</v>
+      <c r="D122" s="18" t="s">
+        <v>126</v>
       </c>
       <c r="E122" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자초등부(10체급) -40kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자초등부(10체급) -50kg</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B123" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C123" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D123" s="19" t="s">
-        <v>129</v>
+      <c r="D123" s="18" t="s">
+        <v>127</v>
       </c>
       <c r="E123" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자초등부(10체급) -45kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자초등부(10체급) -55kg</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B124" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C124" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D124" s="19" t="s">
-        <v>130</v>
+      <c r="D124" s="18" t="s">
+        <v>128</v>
       </c>
       <c r="E124" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자초등부(10체급) -50kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자초등부(10체급) -60kg</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B125" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C125" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D125" s="19" t="s">
-        <v>131</v>
+      <c r="D125" s="18" t="s">
+        <v>129</v>
       </c>
       <c r="E125" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자초등부(10체급) -55kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자초등부(10체급) -65kg</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B126" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C126" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D126" s="19" t="s">
-        <v>132</v>
+      <c r="D126" s="18" t="s">
+        <v>130</v>
       </c>
       <c r="E126" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자초등부(10체급) -60kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자초등부(10체급) -70kg</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B127" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C127" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D127" s="19" t="s">
-        <v>133</v>
+      <c r="D127" s="18" t="s">
+        <v>153</v>
       </c>
       <c r="E127" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자초등부(10체급) -65kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여자고등부(3체급) -50kg</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B128" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C128" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D128" s="19" t="s">
-        <v>134</v>
+      <c r="D128" s="18" t="s">
+        <v>154</v>
       </c>
       <c r="E128" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자초등부(10체급) -70kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여자고등부(3체급) -60kg</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B129" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C129" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D129" s="19" t="s">
-        <v>157</v>
+      <c r="D129" s="18" t="s">
+        <v>155</v>
       </c>
       <c r="E129" s="2" t="str">
-        <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여자고등부(3체급) -50kg</v>
+        <f t="shared" ref="E129:E196" si="2">A129&amp;" ▶ "&amp;B129&amp;" ▶ "&amp;C129&amp;" ▶ "&amp;D129</f>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여자고등부(3체급) -70kg</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B130" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C130" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D130" s="19" t="s">
-        <v>158</v>
+      <c r="D130" s="18" t="s">
+        <v>165</v>
       </c>
       <c r="E130" s="2" t="str">
-        <f t="shared" si="1"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여자고등부(3체급) -60kg</v>
+        <f t="shared" si="2"/>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여자일반부(3체급) -50kg</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B131" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C131" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D131" s="19" t="s">
-        <v>159</v>
+      <c r="D131" s="18" t="s">
+        <v>166</v>
       </c>
       <c r="E131" s="2" t="str">
-        <f t="shared" ref="E131:E198" si="2">A131&amp;" ▶ "&amp;B131&amp;" ▶ "&amp;C131&amp;" ▶ "&amp;D131</f>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여자고등부(3체급) -70kg</v>
+        <f t="shared" si="2"/>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여자일반부(3체급) -60kg</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B132" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C132" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D132" s="19" t="s">
-        <v>169</v>
+      <c r="D132" s="18" t="s">
+        <v>167</v>
       </c>
       <c r="E132" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여자일반부(3체급) -50kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여자일반부(3체급) -70kg</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B133" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C133" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D133" s="19" t="s">
-        <v>170</v>
+      <c r="D133" s="18" t="s">
+        <v>141</v>
       </c>
       <c r="E133" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여자일반부(3체급) -60kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여자중등부(3체급) -50kg</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B134" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C134" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D134" s="19" t="s">
-        <v>171</v>
+      <c r="D134" s="18" t="s">
+        <v>142</v>
       </c>
       <c r="E134" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여자일반부(3체급) -70kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여자중등부(3체급) -60kg</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B135" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C135" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D135" s="19" t="s">
-        <v>145</v>
+      <c r="D135" s="18" t="s">
+        <v>143</v>
       </c>
       <c r="E135" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여자중등부(3체급) -50kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여자중등부(3체급) -70kg</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B136" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C136" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D136" s="19" t="s">
-        <v>146</v>
+      <c r="D136" s="18" t="s">
+        <v>176</v>
       </c>
       <c r="E136" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여자중등부(3체급) -60kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 재상부(9체급) +90kg</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B137" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C137" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D137" s="19" t="s">
-        <v>147</v>
+      <c r="D137" s="18" t="s">
+        <v>168</v>
       </c>
       <c r="E137" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여자중등부(3체급) -70kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 재상부(9체급) -55kg</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B138" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C138" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D138" s="19" t="s">
-        <v>180</v>
+      <c r="D138" s="18" t="s">
+        <v>169</v>
       </c>
       <c r="E138" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 재상부(9체급) +90kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 재상부(9체급) -60kg</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B139" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C139" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D139" s="19" t="s">
-        <v>172</v>
+      <c r="D139" s="18" t="s">
+        <v>170</v>
       </c>
       <c r="E139" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 재상부(9체급) -55kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 재상부(9체급) -65kg</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B140" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C140" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D140" s="19" t="s">
-        <v>173</v>
+      <c r="D140" s="18" t="s">
+        <v>171</v>
       </c>
       <c r="E140" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 재상부(9체급) -60kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 재상부(9체급) -70kg</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B141" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C141" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D141" s="19" t="s">
-        <v>174</v>
+      <c r="D141" s="18" t="s">
+        <v>172</v>
       </c>
       <c r="E141" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 재상부(9체급) -65kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 재상부(9체급) -75kg</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B142" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C142" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D142" s="19" t="s">
-        <v>175</v>
+      <c r="D142" s="18" t="s">
+        <v>173</v>
       </c>
       <c r="E142" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 재상부(9체급) -70kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 재상부(9체급) -80kg</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B143" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C143" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D143" s="19" t="s">
-        <v>176</v>
+      <c r="D143" s="18" t="s">
+        <v>174</v>
       </c>
       <c r="E143" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 재상부(9체급) -75kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 재상부(9체급) -85kg</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B144" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C144" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D144" s="19" t="s">
-        <v>177</v>
+      <c r="D144" s="18" t="s">
+        <v>175</v>
       </c>
       <c r="E144" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 재상부(9체급) -80kg</v>
+        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 재상부(9체급) -90kg</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="16" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B145" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C145" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D145" s="19" t="s">
+      <c r="D145" s="16" t="s">
         <v>178</v>
       </c>
       <c r="E145" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 재상부(9체급) -85kg</v>
+        <v>산악 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 스포츠클라이밍(난이도)</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="16" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B146" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C146" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D146" s="19" t="s">
-        <v>179</v>
+      <c r="D146" s="16" t="s">
+        <v>177</v>
       </c>
       <c r="E146" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>복싱 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 재상부(9체급) -90kg</v>
+        <v>산악 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 스포츠클라이밍(속도)</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B147" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C147" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D147" s="16" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E147" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>산악 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 스포츠클라이밍(난이도)</v>
+        <v>산악 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 스포츠클라이밍(난이도)</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B148" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C148" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D148" s="16" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E148" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>산악 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 스포츠클라이밍(속도)</v>
+        <v>산악 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 스포츠클라이밍(속도)</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B149" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C149" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D149" s="16" t="s">
-        <v>184</v>
+        <v>28</v>
       </c>
       <c r="E149" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>산악 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 스포츠클라이밍(난이도)</v>
+        <v>소프트테니스 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 단체전</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B150" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C150" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D150" s="16" t="s">
-        <v>183</v>
+        <v>27</v>
       </c>
       <c r="E150" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>산악 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 스포츠클라이밍(속도)</v>
+        <v>소프트테니스 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 단체전</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="16" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B151" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C151" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D151" s="16" t="s">
-        <v>28</v>
+        <v>182</v>
       </c>
       <c r="E151" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>소프트테니스 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 단체전</v>
+        <v>스쿼시 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자 경력부</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="16" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B152" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C152" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D152" s="16" t="s">
-        <v>27</v>
+        <v>181</v>
       </c>
       <c r="E152" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>소프트테니스 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 단체전</v>
+        <v>스쿼시 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자 챌린저</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B153" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C153" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D153" s="16" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E153" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>스쿼시 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자 경력부</v>
+        <v>스쿼시 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여자 경력부</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B154" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C154" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D154" s="16" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="E154" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>스쿼시 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남자 챌린저</v>
+        <v>스쿼시 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여자 챌린저</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="16" t="s">
-        <v>52</v>
+        <v>185</v>
       </c>
       <c r="B155" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C155" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D155" s="16" t="s">
-        <v>188</v>
+        <v>269</v>
       </c>
       <c r="E155" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>스쿼시 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여자 경력부</v>
+        <v>승마 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 마장마술-C class</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="16" t="s">
-        <v>52</v>
+        <v>185</v>
       </c>
       <c r="B156" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C156" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D156" s="16" t="s">
-        <v>187</v>
+        <v>270</v>
       </c>
       <c r="E156" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>스쿼시 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여자 챌린저</v>
+        <v>승마 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 마장마술-D class</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="16" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="B157" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C157" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D157" s="16" t="s">
-        <v>290</v>
+        <v>271</v>
       </c>
       <c r="E157" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>승마 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 마장마술-C class</v>
+        <v>승마 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 장애물-100cm</v>
       </c>
     </row>
     <row r="158" spans="1:5">
-      <c r="A158" s="16" t="s">
-[...9 lines deleted...]
-        <v>291</v>
+      <c r="A158" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="B158" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="C158" s="19" t="s">
+        <v>74</v>
+      </c>
+      <c r="D158" s="19" t="s">
+        <v>31</v>
       </c>
       <c r="E158" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>승마 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 마장마술-D class</v>
+        <v>야구소프트볼 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 단체전</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="16" t="s">
-        <v>189</v>
+        <v>54</v>
       </c>
       <c r="B159" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C159" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D159" s="16" t="s">
-        <v>292</v>
+        <v>186</v>
       </c>
       <c r="E159" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>승마 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 장애물-100cm</v>
+        <v>양궁 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 리커브 개인전</v>
       </c>
     </row>
     <row r="160" spans="1:5">
-      <c r="A160" s="20" t="s">
-[...9 lines deleted...]
-        <v>31</v>
+      <c r="A160" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="B160" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C160" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="D160" s="16" t="s">
+        <v>188</v>
       </c>
       <c r="E160" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>야구소프트볼 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 단체전</v>
+        <v>양궁 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 컴파운드 개인전</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B161" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C161" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D161" s="16" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="E161" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>양궁 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 리커브 개인전</v>
+        <v>양궁 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 리커브 개인전</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B162" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C162" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D162" s="16" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="E162" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>양궁 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 컴파운드 개인전</v>
+        <v>양궁 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여컴파운드 개인전</v>
       </c>
     </row>
     <row r="163" spans="1:5">
-      <c r="A163" s="16" t="s">
-[...9 lines deleted...]
-        <v>191</v>
+      <c r="A163" s="17" t="s">
+        <v>447</v>
+      </c>
+      <c r="B163" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="C163" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D163" s="17" t="s">
+        <v>448</v>
       </c>
       <c r="E163" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>양궁 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 리커브 개인전</v>
+        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 60Kg급</v>
       </c>
     </row>
     <row r="164" spans="1:5">
-      <c r="A164" s="16" t="s">
-[...9 lines deleted...]
-        <v>193</v>
+      <c r="A164" s="17" t="s">
+        <v>447</v>
+      </c>
+      <c r="B164" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="C164" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D164" s="17" t="s">
+        <v>449</v>
       </c>
       <c r="E164" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>양궁 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여컴파운드 개인전</v>
+        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 65Kg급</v>
       </c>
     </row>
     <row r="165" spans="1:5">
-      <c r="A165" s="16" t="s">
-[...9 lines deleted...]
-        <v>279</v>
+      <c r="A165" s="17" t="s">
+        <v>447</v>
+      </c>
+      <c r="B165" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="C165" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D165" s="17" t="s">
+        <v>450</v>
       </c>
       <c r="E165" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 +109Kg급</v>
+        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 70Kg급</v>
       </c>
     </row>
     <row r="166" spans="1:5">
-      <c r="A166" s="16" t="s">
-[...9 lines deleted...]
-        <v>278</v>
+      <c r="A166" s="17" t="s">
+        <v>447</v>
+      </c>
+      <c r="B166" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="C166" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D166" s="17" t="s">
+        <v>451</v>
       </c>
       <c r="E166" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 109Kg급</v>
+        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 75Kg급</v>
       </c>
     </row>
     <row r="167" spans="1:5">
-      <c r="A167" s="16" t="s">
-[...9 lines deleted...]
-        <v>272</v>
+      <c r="A167" s="17" t="s">
+        <v>447</v>
+      </c>
+      <c r="B167" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="C167" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D167" s="17" t="s">
+        <v>452</v>
       </c>
       <c r="E167" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 61Kg급</v>
+        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 85Kg급</v>
       </c>
     </row>
     <row r="168" spans="1:5">
-      <c r="A168" s="16" t="s">
-[...9 lines deleted...]
-        <v>273</v>
+      <c r="A168" s="17" t="s">
+        <v>447</v>
+      </c>
+      <c r="B168" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="C168" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D168" s="17" t="s">
+        <v>453</v>
       </c>
       <c r="E168" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 67Kg급</v>
+        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 95Kg급</v>
       </c>
     </row>
     <row r="169" spans="1:5">
-      <c r="A169" s="16" t="s">
-[...9 lines deleted...]
-        <v>274</v>
+      <c r="A169" s="17" t="s">
+        <v>447</v>
+      </c>
+      <c r="B169" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="C169" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D169" s="17" t="s">
+        <v>454</v>
       </c>
       <c r="E169" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 73Kg급</v>
+        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 110Kg급</v>
       </c>
     </row>
     <row r="170" spans="1:5">
-      <c r="A170" s="16" t="s">
-[...9 lines deleted...]
-        <v>275</v>
+      <c r="A170" s="17" t="s">
+        <v>447</v>
+      </c>
+      <c r="B170" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="C170" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D170" s="17" t="s">
+        <v>455</v>
       </c>
       <c r="E170" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 81Kg급</v>
+        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 +110Kg급</v>
       </c>
     </row>
     <row r="171" spans="1:5">
-      <c r="A171" s="16" t="s">
-[...9 lines deleted...]
-        <v>276</v>
+      <c r="A171" s="17" t="s">
+        <v>447</v>
+      </c>
+      <c r="B171" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="C171" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D171" s="17" t="s">
+        <v>456</v>
       </c>
       <c r="E171" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 89Kg급</v>
+        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 53Kg급</v>
       </c>
     </row>
     <row r="172" spans="1:5">
-      <c r="A172" s="16" t="s">
-[...9 lines deleted...]
-        <v>277</v>
+      <c r="A172" s="17" t="s">
+        <v>447</v>
+      </c>
+      <c r="B172" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="C172" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D172" s="17" t="s">
+        <v>457</v>
       </c>
       <c r="E172" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 96Kg급</v>
+        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 57Kg급</v>
       </c>
     </row>
     <row r="173" spans="1:5">
-      <c r="A173" s="16" t="s">
-[...9 lines deleted...]
-        <v>286</v>
+      <c r="A173" s="17" t="s">
+        <v>447</v>
+      </c>
+      <c r="B173" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="C173" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D173" s="17" t="s">
+        <v>458</v>
       </c>
       <c r="E173" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 +87Kg급</v>
+        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 61Kg급</v>
       </c>
     </row>
     <row r="174" spans="1:5">
-      <c r="A174" s="16" t="s">
-[...9 lines deleted...]
-        <v>280</v>
+      <c r="A174" s="17" t="s">
+        <v>447</v>
+      </c>
+      <c r="B174" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="C174" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D174" s="17" t="s">
+        <v>459</v>
       </c>
       <c r="E174" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 49Kg급</v>
+        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 69Kg급</v>
       </c>
     </row>
     <row r="175" spans="1:5">
-      <c r="A175" s="16" t="s">
-[...9 lines deleted...]
-        <v>281</v>
+      <c r="A175" s="17" t="s">
+        <v>447</v>
+      </c>
+      <c r="B175" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="C175" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D175" s="17" t="s">
+        <v>460</v>
       </c>
       <c r="E175" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 55Kg급</v>
+        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 77Kg급</v>
       </c>
     </row>
     <row r="176" spans="1:5">
-      <c r="A176" s="16" t="s">
-[...9 lines deleted...]
-        <v>282</v>
+      <c r="A176" s="17" t="s">
+        <v>447</v>
+      </c>
+      <c r="B176" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="C176" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D176" s="17" t="s">
+        <v>461</v>
       </c>
       <c r="E176" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 59Kg급</v>
+        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 86Kg급</v>
       </c>
     </row>
     <row r="177" spans="1:5">
-      <c r="A177" s="16" t="s">
-[...9 lines deleted...]
-        <v>283</v>
+      <c r="A177" s="17" t="s">
+        <v>447</v>
+      </c>
+      <c r="B177" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="C177" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D177" s="17" t="s">
+        <v>462</v>
       </c>
       <c r="E177" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 64Kg급</v>
+        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 +86Kg급</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="16" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B178" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="B178" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C178" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D178" s="16" t="s">
-        <v>284</v>
+        <v>190</v>
       </c>
       <c r="E178" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 76Kg급</v>
+        <v>요트 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 요트 레이저피코</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="16" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B179" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="B179" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C179" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D179" s="16" t="s">
-        <v>285</v>
+        <v>191</v>
       </c>
       <c r="E179" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>역도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 87Kg급</v>
+        <v>요트 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 윈드서핑 초급부</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B180" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C180" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D180" s="16" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="E180" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>요트 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 요트 레이저피코</v>
+        <v>요트 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 윈드서핑 펀&amp;포뮬러</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B181" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C181" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D181" s="16" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E181" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>요트 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 윈드서핑 초급부</v>
+        <v>요트 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 윈드서핑 혼합오픈</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B182" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C182" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D182" s="16" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="E182" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>요트 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 윈드서핑 펀&amp;포뮬러</v>
+        <v>요트 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 카이트보딩 슬라럼</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B183" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C183" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D183" s="16" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="E183" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>요트 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 윈드서핑 혼합오픈</v>
+        <v>요트 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 요트 레이저피코</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B184" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C184" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D184" s="16" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="E184" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>요트 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 카이트보딩 슬라럼</v>
+        <v>요트 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 윈드서핑 초급부</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B185" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C185" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D185" s="16" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="E185" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>요트 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 요트 레이저피코</v>
+        <v>요트 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 윈드서핑 펀&amp;포뮬러</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B186" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C186" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D186" s="16" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="E186" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>요트 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 윈드서핑 초급부</v>
+        <v>요트 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 윈드서핑 혼합오픈</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B187" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C187" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D187" s="16" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E187" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>요트 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 윈드서핑 펀&amp;포뮬러</v>
+        <v>요트 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 카이트보딩 슬라럼</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B188" s="16" t="s">
-        <v>30</v>
+        <v>276</v>
       </c>
       <c r="C188" s="16" t="s">
-        <v>74</v>
+        <v>245</v>
       </c>
       <c r="D188" s="16" t="s">
-        <v>202</v>
+        <v>277</v>
       </c>
       <c r="E188" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>요트 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 윈드서핑 혼합오픈</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 청년부 남 개인전 초급태극권 (8식, 16식)</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B189" s="16" t="s">
-        <v>30</v>
+        <v>276</v>
       </c>
       <c r="C189" s="16" t="s">
-        <v>74</v>
+        <v>245</v>
       </c>
       <c r="D189" s="16" t="s">
-        <v>203</v>
+        <v>308</v>
       </c>
       <c r="E189" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>요트 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 카이트보딩 슬라럼</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 청년부 남 개인전 중급태극권 (24식, 32식)</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B190" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C190" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D190" s="16" t="s">
-        <v>299</v>
+        <v>278</v>
       </c>
       <c r="E190" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 청년부 남 개인전 초급태극권 (8식, 16식)</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 청년부 남 개인전 고급태극권 (42식, 48식)</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B191" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C191" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D191" s="16" t="s">
-        <v>330</v>
+        <v>279</v>
       </c>
       <c r="E191" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 청년부 남 개인전 중급태극권 (24식, 32식)</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 청년부 남 개인전 태극검</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B192" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C192" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D192" s="16" t="s">
-        <v>300</v>
+        <v>280</v>
       </c>
       <c r="E192" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 청년부 남 개인전 고급태극권 (42식, 48식)</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 청년부 남 개인전 태극선</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B193" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C193" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D193" s="16" t="s">
-        <v>301</v>
+        <v>281</v>
       </c>
       <c r="E193" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 청년부 남 개인전 태극검</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 청년부 여 개인전 초급태극권 (8식, 16식)</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B194" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C194" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D194" s="16" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="E194" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 청년부 남 개인전 태극선</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 청년부 여 개인전 중급태극권 (24식, 32식)</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B195" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C195" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D195" s="16" t="s">
-        <v>303</v>
+        <v>282</v>
       </c>
       <c r="E195" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 청년부 여 개인전 초급태극권 (8식, 16식)</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 청년부 여 개인전 고급태극권 (42식, 48식)</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B196" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C196" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D196" s="16" t="s">
-        <v>331</v>
+        <v>283</v>
       </c>
       <c r="E196" s="2" t="str">
         <f t="shared" si="2"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 청년부 여 개인전 중급태극권 (24식, 32식)</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 청년부 여 개인전 태극검</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B197" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C197" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D197" s="16" t="s">
-        <v>304</v>
+        <v>284</v>
       </c>
       <c r="E197" s="2" t="str">
-        <f t="shared" si="2"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 청년부 여 개인전 고급태극권 (42식, 48식)</v>
+        <f t="shared" ref="E197:E245" si="3">A197&amp;" ▶ "&amp;B197&amp;" ▶ "&amp;C197&amp;" ▶ "&amp;D197</f>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 청년부 여 개인전 태극선</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B198" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C198" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D198" s="16" t="s">
-        <v>305</v>
+        <v>285</v>
       </c>
       <c r="E198" s="2" t="str">
-        <f t="shared" si="2"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 청년부 여 개인전 태극검</v>
+        <f t="shared" si="3"/>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 중∙장년부 남 개인전 초급태극권 (8식, 16식)</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B199" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C199" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D199" s="16" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="E199" s="2" t="str">
-        <f t="shared" ref="E199:E247" si="3">A199&amp;" ▶ "&amp;B199&amp;" ▶ "&amp;C199&amp;" ▶ "&amp;D199</f>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 청년부 여 개인전 태극선</v>
+        <f t="shared" si="3"/>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 중∙장년부 남 개인전 중급태극권 (24식, 32식)</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B200" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C200" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D200" s="16" t="s">
-        <v>307</v>
+        <v>286</v>
       </c>
       <c r="E200" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 중∙장년부 남 개인전 초급태극권 (8식, 16식)</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 중∙장년부 남 개인전 고급태극권  (42식, 48식)</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B201" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C201" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D201" s="16" t="s">
-        <v>332</v>
+        <v>287</v>
       </c>
       <c r="E201" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 중∙장년부 남 개인전 중급태극권 (24식, 32식)</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 중∙장년부 남 개인전 태극검</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B202" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C202" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D202" s="16" t="s">
-        <v>308</v>
+        <v>288</v>
       </c>
       <c r="E202" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 중∙장년부 남 개인전 고급태극권  (42식, 48식)</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 중∙장년부 남 개인전 태극선</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B203" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C203" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D203" s="16" t="s">
-        <v>309</v>
+        <v>289</v>
       </c>
       <c r="E203" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 중∙장년부 남 개인전 태극검</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 중∙장년부 여 개인전 초급태극권 (8식, 16식)</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B204" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C204" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D204" s="16" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E204" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 중∙장년부 남 개인전 태극선</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 중∙장년부 여 개인전 중급태극권 (24식, 32식)</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B205" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C205" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D205" s="16" t="s">
-        <v>311</v>
+        <v>290</v>
       </c>
       <c r="E205" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 중∙장년부 여 개인전 초급태극권 (8식, 16식)</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 중∙장년부 여 개인전 고급태극권 (42식, 48식)</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B206" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C206" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D206" s="16" t="s">
-        <v>333</v>
+        <v>291</v>
       </c>
       <c r="E206" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 중∙장년부 여 개인전 중급태극권 (24식, 32식)</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 중∙장년부 여 개인전 태극검</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B207" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C207" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D207" s="16" t="s">
-        <v>312</v>
+        <v>292</v>
       </c>
       <c r="E207" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 중∙장년부 여 개인전 고급태극권 (42식, 48식)</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 중∙장년부 여 개인전 태극선</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B208" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C208" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D208" s="16" t="s">
-        <v>313</v>
+        <v>293</v>
       </c>
       <c r="E208" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 중∙장년부 여 개인전 태극검</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 실버부 남 개인전 초급태극권 (8식, 16식)</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B209" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C209" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D209" s="16" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="E209" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 중∙장년부 여 개인전 태극선</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 실버부 남 개인전 중급태극권 (24식, 32식)</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B210" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C210" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D210" s="16" t="s">
-        <v>315</v>
+        <v>294</v>
       </c>
       <c r="E210" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 실버부 남 개인전 초급태극권 (8식, 16식)</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 실버부 남 개인전 고급태극권 (42식, 48식)</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B211" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C211" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D211" s="16" t="s">
-        <v>334</v>
+        <v>295</v>
       </c>
       <c r="E211" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 실버부 남 개인전 중급태극권 (24식, 32식)</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 실버부 남 개인전 태극검</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B212" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C212" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D212" s="16" t="s">
-        <v>316</v>
+        <v>296</v>
       </c>
       <c r="E212" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 실버부 남 개인전 고급태극권 (42식, 48식)</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 실버부 남 개인전 태극선</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B213" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C213" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D213" s="16" t="s">
-        <v>317</v>
+        <v>297</v>
       </c>
       <c r="E213" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 실버부 남 개인전 태극검</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 실버부 여 개인전 초급태극권 (8식, 16식)</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B214" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C214" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D214" s="16" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="E214" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 실버부 남 개인전 태극선</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 실버부 여 개인전 중급태극권 (24식, 32식)</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B215" s="16" t="s">
+        <v>276</v>
+      </c>
+      <c r="C215" s="16" t="s">
+        <v>245</v>
+      </c>
+      <c r="D215" s="16" t="s">
         <v>298</v>
-      </c>
-[...4 lines deleted...]
-        <v>319</v>
       </c>
       <c r="E215" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 실버부 여 개인전 초급태극권 (8식, 16식)</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 실버부 여 개인전 고급태극권 (42식, 48식)</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B216" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C216" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D216" s="16" t="s">
-        <v>335</v>
+        <v>299</v>
       </c>
       <c r="E216" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 실버부 여 개인전 중급태극권 (24식, 32식)</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 실버부 여 개인전 태극검</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B217" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C217" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D217" s="16" t="s">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="E217" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 실버부 여 개인전 고급태극권 (42식, 48식)</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 실버부 여 개인전 태극선</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B218" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C218" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D218" s="16" t="s">
-        <v>321</v>
+        <v>301</v>
       </c>
       <c r="E218" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 실버부 여 개인전 태극검</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 집체전 태극권</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B219" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C219" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D219" s="16" t="s">
-        <v>322</v>
+        <v>302</v>
       </c>
       <c r="E219" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 실버부 여 개인전 태극선</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 집체전 태극기공</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B220" s="16" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="C220" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D220" s="16" t="s">
-        <v>323</v>
+        <v>303</v>
       </c>
       <c r="E220" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 집체전 태극권</v>
+        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 집체전 태극병기</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B221" s="16" t="s">
-        <v>298</v>
+        <v>30</v>
       </c>
       <c r="C221" s="16" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>74</v>
+      </c>
+      <c r="D221" s="18" t="s">
+        <v>203</v>
       </c>
       <c r="E221" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 집체전 태극기공</v>
+        <v>유도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 +81kg</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B222" s="16" t="s">
-        <v>298</v>
+        <v>30</v>
       </c>
       <c r="C222" s="16" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>74</v>
+      </c>
+      <c r="D222" s="18" t="s">
+        <v>200</v>
       </c>
       <c r="E222" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>우슈 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 투로 집체전 태극병기</v>
+        <v>유도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 -66kg</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="16" t="s">
         <v>58</v>
       </c>
       <c r="B223" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C223" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D223" s="19" t="s">
-        <v>207</v>
+      <c r="D223" s="18" t="s">
+        <v>201</v>
       </c>
       <c r="E223" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>유도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 +81kg</v>
+        <v>유도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 -73kg</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="16" t="s">
         <v>58</v>
       </c>
       <c r="B224" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C224" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D224" s="19" t="s">
-        <v>204</v>
+      <c r="D224" s="18" t="s">
+        <v>202</v>
       </c>
       <c r="E224" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>유도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 -66kg</v>
+        <v>유도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 -81kg</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="16" t="s">
         <v>58</v>
       </c>
       <c r="B225" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C225" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D225" s="19" t="s">
+      <c r="D225" s="18" t="s">
         <v>205</v>
       </c>
       <c r="E225" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>유도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 -73kg</v>
+        <v>유도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 +57kg</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="16" t="s">
         <v>58</v>
       </c>
       <c r="B226" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C226" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D226" s="19" t="s">
-        <v>206</v>
+      <c r="D226" s="18" t="s">
+        <v>204</v>
       </c>
       <c r="E226" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>유도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 -81kg</v>
+        <v>유도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 -57kg</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B227" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C227" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D227" s="19" t="s">
-        <v>209</v>
+      <c r="D227" s="16" t="s">
+        <v>215</v>
       </c>
       <c r="E227" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>유도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 +57kg</v>
+        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 장년부(60세 이상) MTB 개인도로</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B228" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C228" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D228" s="19" t="s">
-        <v>208</v>
+      <c r="D228" s="16" t="s">
+        <v>214</v>
       </c>
       <c r="E228" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>유도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 -57kg</v>
+        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 장년부(60세 이상) MTB 도로독주</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B229" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C229" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D229" s="16" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="E229" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 장년부(60세 이상) MTB 개인도로</v>
+        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 장년부(60세 이상) 사이클 개인도로</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B230" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C230" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D230" s="16" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="E230" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 장년부(60세 이상) MTB 도로독주</v>
+        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 장년부(60세 이상) 사이클 도로독주</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B231" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C231" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D231" s="16" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="E231" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 장년부(60세 이상) 사이클 개인도로</v>
+        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 중년부(46세~60세) MTB 개인도로</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B232" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C232" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D232" s="16" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="E232" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 장년부(60세 이상) 사이클 도로독주</v>
+        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 중년부(46세~60세) MTB 도로독주</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B233" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C233" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D233" s="16" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="E233" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 중년부(46세~60세) MTB 개인도로</v>
+        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 중년부(46세~60세) 사이클 개인도로</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B234" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C234" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D234" s="16" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="E234" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 중년부(46세~60세) MTB 도로독주</v>
+        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 중년부(46세~60세) 사이클 도로독주</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B235" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C235" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D235" s="16" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="E235" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 중년부(46세~60세) 사이클 개인도로</v>
+        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 청년부(45세 이전) MTB 개인도로</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B236" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C236" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D236" s="16" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="E236" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 중년부(46세~60세) 사이클 도로독주</v>
+        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 청년부(45세 이전) MTB 도로독주</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B237" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C237" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D237" s="16" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="E237" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 청년부(45세 이전) MTB 개인도로</v>
+        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 청년부(45세 이전) 사이클 개인도로</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B238" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C238" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D238" s="16" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E238" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 청년부(45세 이전) MTB 도로독주</v>
+        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 청년부(45세 이전) 사이클 도로독주</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B239" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C239" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D239" s="16" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="E239" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 청년부(45세 이전) 사이클 개인도로</v>
+        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 장년부(60세 이상) MTB 개인도로</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B240" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C240" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D240" s="16" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="E240" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 청년부(45세 이전) 사이클 도로독주</v>
+        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 장년부(60세 이상) MTB 도로독주</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B241" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C241" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D241" s="16" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E241" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 장년부(60세 이상) MTB 개인도로</v>
+        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 장년부(60세 이상) 사이클 개인도로</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B242" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C242" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D242" s="16" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="E242" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 장년부(60세 이상) MTB 도로독주</v>
+        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 장년부(60세 이상) 사이클 도로독주</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B243" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C243" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D243" s="16" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="E243" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 장년부(60세 이상) 사이클 개인도로</v>
+        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 중년부(46세~60세) MTB 개인도로</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B244" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C244" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D244" s="16" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="E244" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 장년부(60세 이상) 사이클 도로독주</v>
+        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 중년부(46세~60세) MTB 도로독주</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B245" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C245" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D245" s="16" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="E245" s="2" t="str">
         <f t="shared" si="3"/>
-        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 중년부(46세~60세) MTB 개인도로</v>
+        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 중년부(46세~60세) 사이클 개인도로</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B246" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C246" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D246" s="16" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E246" s="2" t="str">
-        <f t="shared" si="3"/>
-        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 중년부(46세~60세) MTB 도로독주</v>
+        <f t="shared" ref="E246:E306" si="4">A246&amp;" ▶ "&amp;B246&amp;" ▶ "&amp;C246&amp;" ▶ "&amp;D246</f>
+        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 중년부(46세~60세) 사이클 도로독주</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B247" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C247" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D247" s="16" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="E247" s="2" t="str">
-        <f t="shared" si="3"/>
-        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 중년부(46세~60세) 사이클 개인도로</v>
+        <f t="shared" si="4"/>
+        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 청년부(45세 이전) MTB 개인도로</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B248" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C248" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D248" s="16" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="E248" s="2" t="str">
-        <f t="shared" ref="E248:E308" si="4">A248&amp;" ▶ "&amp;B248&amp;" ▶ "&amp;C248&amp;" ▶ "&amp;D248</f>
-        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 중년부(46세~60세) 사이클 도로독주</v>
+        <f t="shared" si="4"/>
+        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 청년부(45세 이전) MTB 도로독주</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B249" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C249" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D249" s="16" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E249" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 청년부(45세 이전) MTB 개인도로</v>
+        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 청년부(45세 이전) 사이클 개인도로</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B250" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C250" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D250" s="16" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="E250" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 청년부(45세 이전) MTB 도로독주</v>
+        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 청년부(45세 이전) 사이클 도로독주</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B251" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C251" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D251" s="16" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E251" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 청년부(45세 이전) 사이클 개인도로</v>
+        <v>족구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 단체전 J3부</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B252" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C252" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D252" s="16" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="E252" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>자전거 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 청년부(45세 이전) 사이클 도로독주</v>
+        <v>족구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 단체전 J4부</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B253" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C253" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D253" s="16" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E253" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>족구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 단체전 J3부</v>
+        <v>족구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 단체전 J5부</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B254" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C254" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D254" s="16" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E254" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>족구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 단체전 J4부</v>
+        <v>족구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 단체전 J6부</v>
       </c>
     </row>
     <row r="255" spans="1:5">
-      <c r="A255" s="16" t="s">
-[...9 lines deleted...]
-        <v>236</v>
+      <c r="A255" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B255" s="17" t="s">
+        <v>314</v>
+      </c>
+      <c r="C255" s="17" t="s">
+        <v>307</v>
+      </c>
+      <c r="D255" s="17" t="s">
+        <v>315</v>
       </c>
       <c r="E255" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>족구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 단체전 J5부</v>
+        <v>줄넘기 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 개인줄넘기(30초 번갈아뛰기)</v>
       </c>
     </row>
     <row r="256" spans="1:5">
-      <c r="A256" s="16" t="s">
-[...9 lines deleted...]
-        <v>237</v>
+      <c r="A256" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B256" s="17" t="s">
+        <v>314</v>
+      </c>
+      <c r="C256" s="17" t="s">
+        <v>307</v>
+      </c>
+      <c r="D256" s="17" t="s">
+        <v>316</v>
       </c>
       <c r="E256" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>족구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 단체전 J6부</v>
+        <v>줄넘기 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 개인줄넘기(3분 번갈아뛰기)</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B257" s="17" t="s">
-        <v>336</v>
+        <v>314</v>
       </c>
       <c r="C257" s="17" t="s">
-        <v>329</v>
+        <v>307</v>
       </c>
       <c r="D257" s="17" t="s">
-        <v>337</v>
+        <v>317</v>
       </c>
       <c r="E257" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>줄넘기 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 개인줄넘기(30초 번갈아뛰기)</v>
+        <v>줄넘기 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 개인줄넘기(30초 번갈아뛰기)</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B258" s="17" t="s">
-        <v>336</v>
+        <v>314</v>
       </c>
       <c r="C258" s="17" t="s">
-        <v>329</v>
+        <v>307</v>
       </c>
       <c r="D258" s="17" t="s">
-        <v>338</v>
+        <v>318</v>
       </c>
       <c r="E258" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>줄넘기 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 개인줄넘기(3분 번갈아뛰기)</v>
+        <v>줄넘기 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 개인줄넘기(3분 번갈아뛰기)</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B259" s="17" t="s">
-        <v>336</v>
+        <v>314</v>
       </c>
       <c r="C259" s="17" t="s">
-        <v>329</v>
+        <v>307</v>
       </c>
       <c r="D259" s="17" t="s">
-        <v>339</v>
+        <v>319</v>
       </c>
       <c r="E259" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>줄넘기 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 개인줄넘기(30초 번갈아뛰기)</v>
+        <v>줄넘기 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 혼성 4인릴레이(번갈아뛰기 4x30초)</v>
       </c>
     </row>
     <row r="260" spans="1:5">
-      <c r="A260" s="17" t="s">
-[...9 lines deleted...]
-        <v>340</v>
+      <c r="A260" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B260" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C260" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="D260" s="16" t="s">
+        <v>26</v>
       </c>
       <c r="E260" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>줄넘기 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 개인줄넘기(3분 번갈아뛰기)</v>
+        <v>철인3종 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 개인전</v>
       </c>
     </row>
     <row r="261" spans="1:5">
-      <c r="A261" s="17" t="s">
-[...9 lines deleted...]
-        <v>341</v>
+      <c r="A261" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B261" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C261" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="D261" s="16" t="s">
+        <v>29</v>
       </c>
       <c r="E261" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>줄넘기 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 혼성 4인릴레이(번갈아뛰기 4x30초)</v>
+        <v>철인3종 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 개인전</v>
       </c>
     </row>
     <row r="262" spans="1:5">
-      <c r="A262" s="16" t="s">
-[...9 lines deleted...]
-        <v>26</v>
+      <c r="A262" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="B262" s="23" t="s">
+        <v>463</v>
+      </c>
+      <c r="C262" s="23" t="s">
+        <v>464</v>
+      </c>
+      <c r="D262" s="23" t="s">
+        <v>465</v>
       </c>
       <c r="E262" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>철인3종 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 개인전</v>
+        <v>체조 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 생활체조(12세이하부)</v>
       </c>
     </row>
     <row r="263" spans="1:5">
-      <c r="A263" s="16" t="s">
-[...9 lines deleted...]
-        <v>29</v>
+      <c r="A263" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="B263" s="23" t="s">
+        <v>463</v>
+      </c>
+      <c r="C263" s="23" t="s">
+        <v>464</v>
+      </c>
+      <c r="D263" s="23" t="s">
+        <v>466</v>
       </c>
       <c r="E263" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>철인3종 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 개인전</v>
+        <v>체조 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 생활체조(15세이하부)</v>
       </c>
     </row>
     <row r="264" spans="1:5">
-      <c r="A264" s="18" t="s">
+      <c r="A264" s="23" t="s">
         <v>63</v>
       </c>
-      <c r="B264" s="18" t="s">
-[...6 lines deleted...]
-        <v>238</v>
+      <c r="B264" s="23" t="s">
+        <v>463</v>
+      </c>
+      <c r="C264" s="23" t="s">
+        <v>464</v>
+      </c>
+      <c r="D264" s="23" t="s">
+        <v>467</v>
       </c>
       <c r="E264" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>체조 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 생활건강체조 단체전</v>
+        <v>체조 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 생활체조(18세이하부)</v>
       </c>
     </row>
     <row r="265" spans="1:5">
-      <c r="A265" s="18" t="s">
+      <c r="A265" s="23" t="s">
         <v>63</v>
       </c>
-      <c r="B265" s="18" t="s">
-[...6 lines deleted...]
-        <v>239</v>
+      <c r="B265" s="23" t="s">
+        <v>463</v>
+      </c>
+      <c r="C265" s="23" t="s">
+        <v>464</v>
+      </c>
+      <c r="D265" s="23" t="s">
+        <v>468</v>
       </c>
       <c r="E265" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>체조 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 생활댄스체조 단체전</v>
+        <v>체조 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 생활체조(어르신부)</v>
       </c>
     </row>
     <row r="266" spans="1:5">
-      <c r="A266" s="20" t="s">
-[...9 lines deleted...]
-        <v>241</v>
+      <c r="A266" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="B266" s="23" t="s">
+        <v>463</v>
+      </c>
+      <c r="C266" s="23" t="s">
+        <v>464</v>
+      </c>
+      <c r="D266" s="23" t="s">
+        <v>469</v>
       </c>
       <c r="E266" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>축구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여성부 단체전</v>
+        <v xml:space="preserve">체조 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 생활체조(일반부) </v>
       </c>
     </row>
     <row r="267" spans="1:5">
-      <c r="A267" s="20" t="s">
+      <c r="A267" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="B267" s="20" t="s">
-[...6 lines deleted...]
-        <v>240</v>
+      <c r="B267" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="C267" s="19" t="s">
+        <v>74</v>
+      </c>
+      <c r="D267" s="19" t="s">
+        <v>235</v>
       </c>
       <c r="E267" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>축구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 황금부(70대) 단체전</v>
+        <v>축구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여성부 단체전</v>
       </c>
     </row>
     <row r="268" spans="1:5">
-      <c r="A268" s="20" t="s">
-[...9 lines deleted...]
-        <v>242</v>
+      <c r="A268" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B268" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="C268" s="19" t="s">
+        <v>74</v>
+      </c>
+      <c r="D268" s="19" t="s">
+        <v>234</v>
       </c>
       <c r="E268" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>탁구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 금강부 남.여 혼성 단체전</v>
+        <v>축구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 황금부(70대) 단체전</v>
       </c>
     </row>
     <row r="269" spans="1:5">
-      <c r="A269" s="20" t="s">
+      <c r="A269" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="B269" s="20" t="s">
-[...6 lines deleted...]
-        <v>243</v>
+      <c r="B269" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="C269" s="19" t="s">
+        <v>74</v>
+      </c>
+      <c r="D269" s="19" t="s">
+        <v>236</v>
       </c>
       <c r="E269" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>탁구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 백두부 남.여 혼성 단체전</v>
+        <v>탁구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 금강부 남.여 혼성 단체전</v>
       </c>
     </row>
     <row r="270" spans="1:5">
-      <c r="A270" s="20" t="s">
+      <c r="A270" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="B270" s="20" t="s">
-[...6 lines deleted...]
-        <v>245</v>
+      <c r="B270" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="C270" s="19" t="s">
+        <v>74</v>
+      </c>
+      <c r="D270" s="19" t="s">
+        <v>237</v>
       </c>
       <c r="E270" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>탁구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 오름부 남.여 혼성 단체전</v>
+        <v>탁구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 백두부 남.여 혼성 단체전</v>
       </c>
     </row>
     <row r="271" spans="1:5">
-      <c r="A271" s="20" t="s">
+      <c r="A271" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="B271" s="20" t="s">
-[...6 lines deleted...]
-        <v>244</v>
+      <c r="B271" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="C271" s="19" t="s">
+        <v>74</v>
+      </c>
+      <c r="D271" s="19" t="s">
+        <v>239</v>
       </c>
       <c r="E271" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>탁구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 한라부 남.여 혼성 단체전</v>
+        <v>탁구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 오름부 남.여 혼성 단체전</v>
       </c>
     </row>
     <row r="272" spans="1:5">
-      <c r="A272" s="16" t="s">
-[...9 lines deleted...]
-        <v>26</v>
+      <c r="A272" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="B272" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="C272" s="19" t="s">
+        <v>74</v>
+      </c>
+      <c r="D272" s="19" t="s">
+        <v>238</v>
       </c>
       <c r="E272" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>파크골프 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 개인전</v>
+        <v>탁구 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 한라부 남.여 혼성 단체전</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="16" t="s">
         <v>67</v>
       </c>
       <c r="B273" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C273" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D273" s="16" t="s">
-        <v>246</v>
+        <v>26</v>
       </c>
       <c r="E273" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>파크골프 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 시니어부 개인전</v>
+        <v>파크골프 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 개인전</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="16" t="s">
         <v>67</v>
       </c>
       <c r="B274" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C274" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D274" s="16" t="s">
-        <v>29</v>
+        <v>240</v>
       </c>
       <c r="E274" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>파크골프 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 개인전</v>
+        <v>파크골프 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 시니어부 개인전</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="16" t="s">
         <v>67</v>
       </c>
       <c r="B275" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C275" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D275" s="16" t="s">
-        <v>247</v>
+        <v>29</v>
       </c>
       <c r="E275" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>파크골프 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 시니어부 개인전</v>
+        <v>파크골프 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 개인전</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="16" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B276" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C276" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D276" s="16" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="E276" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>패러글라이딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 고급부 개인전</v>
+        <v>파크골프 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 시니어부 개인전</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="16" t="s">
         <v>68</v>
       </c>
       <c r="B277" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C277" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D277" s="16" t="s">
-        <v>31</v>
+        <v>244</v>
       </c>
       <c r="E277" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>패러글라이딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 단체전</v>
+        <v>패러글라이딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 고급부 개인전</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="16" t="s">
         <v>68</v>
       </c>
       <c r="B278" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C278" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D278" s="16" t="s">
-        <v>249</v>
+        <v>31</v>
       </c>
       <c r="E278" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>패러글라이딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 중급부 개인전</v>
+        <v>패러글라이딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 단체전</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="16" t="s">
         <v>68</v>
       </c>
       <c r="B279" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C279" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D279" s="16" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="E279" s="2" t="str">
         <f t="shared" si="4"/>
-        <v xml:space="preserve">패러글라이딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 초급부 개인전 </v>
+        <v>패러글라이딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 중급부 개인전</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="16" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B280" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C280" s="16" t="s">
-        <v>251</v>
+        <v>74</v>
       </c>
       <c r="D280" s="16" t="s">
-        <v>28</v>
+        <v>242</v>
       </c>
       <c r="E280" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>풋살 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 단체전</v>
+        <v xml:space="preserve">패러글라이딩 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 초급부 개인전 </v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="16" t="s">
         <v>69</v>
       </c>
       <c r="B281" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C281" s="16" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D281" s="16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E281" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>풋살 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 단체전</v>
+        <v>풋살 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 단체전</v>
       </c>
     </row>
     <row r="282" spans="1:5">
-      <c r="A282" s="17" t="s">
-[...9 lines deleted...]
-        <v>342</v>
+      <c r="A282" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B282" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C282" s="16" t="s">
+        <v>245</v>
+      </c>
+      <c r="D282" s="16" t="s">
+        <v>27</v>
       </c>
       <c r="E282" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등1부 핀급 18.1~21kg</v>
+        <v>풋살 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 여 단체전</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B283" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C283" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D283" s="17" t="s">
-        <v>343</v>
+        <v>320</v>
       </c>
       <c r="E283" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등1부 플라이급 21.1 ~ 24kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등1부 핀급 18.1~21kg</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B284" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C284" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D284" s="17" t="s">
-        <v>344</v>
+        <v>321</v>
       </c>
       <c r="E284" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등1부 밴텀급 24.1~27kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등1부 플라이급 21.1 ~ 24kg</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B285" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C285" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D285" s="17" t="s">
-        <v>252</v>
+        <v>322</v>
       </c>
       <c r="E285" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등1부 페더급 27.1 ~ 30kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등1부 밴텀급 24.1~27kg</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B286" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C286" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D286" s="17" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="E286" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등1부 라이트급 30.1 ~ 33kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등1부 페더급 27.1 ~ 30kg</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B287" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C287" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D287" s="17" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="E287" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등1부 웰터급 33.1 ~ 36kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등1부 라이트급 30.1 ~ 33kg</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B288" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C288" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D288" s="17" t="s">
-        <v>345</v>
+        <v>248</v>
       </c>
       <c r="E288" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등2부 핀급 24.1~27kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등1부 웰터급 33.1 ~ 36kg</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B289" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C289" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D289" s="17" t="s">
-        <v>346</v>
+        <v>323</v>
       </c>
       <c r="E289" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등2부 플라이급  27.1 ~ 30kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등2부 핀급 24.1~27kg</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B290" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C290" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D290" s="17" t="s">
-        <v>347</v>
+        <v>324</v>
       </c>
       <c r="E290" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등2부  밴텀급 30.1 ~ 33kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등2부 플라이급  27.1 ~ 30kg</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B291" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C291" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D291" s="17" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E291" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등2부 페더급33.1 ~ 36kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등2부  밴텀급 30.1 ~ 33kg</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B292" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C292" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D292" s="17" t="s">
-        <v>255</v>
+        <v>326</v>
       </c>
       <c r="E292" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등2부 라이트급 36.1 ~ 39kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등2부 페더급33.1 ~ 36kg</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B293" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C293" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D293" s="17" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="E293" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등2부 웰터급 39.1 ~ 42kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등2부 라이트급 36.1 ~ 39kg</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B294" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C294" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D294" s="17" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="E294" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등2부 미들급 42.1 ~ 45kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등2부 웰터급 39.1 ~ 42kg</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B295" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C295" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D295" s="17" t="s">
-        <v>349</v>
+        <v>251</v>
       </c>
       <c r="E295" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등3부 핀급 30.1 ~ 33kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등2부 미들급 42.1 ~ 45kg</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B296" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C296" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D296" s="17" t="s">
-        <v>350</v>
+        <v>327</v>
       </c>
       <c r="E296" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등3부 플라이급 33.1 ~ 36kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등3부 핀급 30.1 ~ 33kg</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B297" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C297" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D297" s="17" t="s">
-        <v>258</v>
+        <v>328</v>
       </c>
       <c r="E297" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등3부 밴텀급 36.1 ~ 39kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등3부 플라이급 33.1 ~ 36kg</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B298" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C298" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D298" s="17" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="E298" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등3부 페더급 39.1 ~ 42kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등3부 밴텀급 36.1 ~ 39kg</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B299" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C299" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D299" s="17" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="E299" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등3부 라이트급 42.1 ~ 45kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등3부 페더급 39.1 ~ 42kg</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B300" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C300" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D300" s="17" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="E300" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등3부 웰터급 45.1 ~ 48kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등3부 라이트급 42.1 ~ 45kg</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B301" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C301" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D301" s="17" t="s">
-        <v>351</v>
+        <v>255</v>
       </c>
       <c r="E301" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등3부 미들급 48.1 ~ 52kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등3부 웰터급 45.1 ~ 48kg</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B302" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C302" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D302" s="17" t="s">
-        <v>352</v>
+        <v>329</v>
       </c>
       <c r="E302" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 중등부 밴텀급 44.1 ~ 48kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 초등3부 미들급 48.1 ~ 52kg</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B303" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C303" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D303" s="17" t="s">
-        <v>353</v>
+        <v>330</v>
       </c>
       <c r="E303" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 중등부  페더급 48.1 ~ 52kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 중등부 밴텀급 44.1 ~ 48kg</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B304" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C304" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D304" s="17" t="s">
-        <v>354</v>
+        <v>331</v>
       </c>
       <c r="E304" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 중등부 라이트급 52.1 ~ 56kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 중등부  페더급 48.1 ~ 52kg</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B305" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C305" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D305" s="17" t="s">
-        <v>355</v>
+        <v>332</v>
       </c>
       <c r="E305" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 중등부 웰터급 56.1 ~ 60kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 중등부 라이트급 52.1 ~ 56kg</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B306" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C306" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D306" s="17" t="s">
-        <v>270</v>
+        <v>333</v>
       </c>
       <c r="E306" s="2" t="str">
         <f t="shared" si="4"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 중등부 미들급 60.1~64kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 중등부 웰터급 56.1 ~ 60kg</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B307" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C307" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D307" s="17" t="s">
-        <v>356</v>
+        <v>264</v>
       </c>
       <c r="E307" s="2" t="str">
-        <f t="shared" si="4"/>
-        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 고등부 밴텀급 55.1~60kg </v>
+        <f t="shared" ref="E307:E370" si="5">A307&amp;" ▶ "&amp;B307&amp;" ▶ "&amp;C307&amp;" ▶ "&amp;D307</f>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 중등부 미들급 60.1~64kg</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B308" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C308" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D308" s="17" t="s">
-        <v>357</v>
+        <v>334</v>
       </c>
       <c r="E308" s="2" t="str">
-        <f t="shared" si="4"/>
-        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 고등부 페더급 60.1~65kg </v>
+        <f t="shared" si="5"/>
+        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 고등부 밴텀급 55.1~60kg </v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B309" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C309" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D309" s="17" t="s">
-        <v>358</v>
+        <v>335</v>
       </c>
       <c r="E309" s="2" t="str">
-        <f t="shared" ref="E309:E372" si="5">A309&amp;" ▶ "&amp;B309&amp;" ▶ "&amp;C309&amp;" ▶ "&amp;D309</f>
-        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 고등부 라이트급 65.1~70kg </v>
+        <f t="shared" si="5"/>
+        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 고등부 페더급 60.1~65kg </v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B310" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C310" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D310" s="17" t="s">
-        <v>359</v>
+        <v>336</v>
       </c>
       <c r="E310" s="2" t="str">
         <f t="shared" si="5"/>
-        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 고등부 웰터급 70.1~75kg </v>
+        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 고등부 라이트급 65.1~70kg </v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B311" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C311" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D311" s="17" t="s">
-        <v>360</v>
+        <v>337</v>
       </c>
       <c r="E311" s="2" t="str">
         <f t="shared" si="5"/>
-        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 고등부 미들급 75.1~80kg </v>
+        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 고등부 웰터급 70.1~75kg </v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B312" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C312" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D312" s="17" t="s">
-        <v>361</v>
+        <v>338</v>
       </c>
       <c r="E312" s="2" t="str">
         <f t="shared" si="5"/>
-        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 대학일반부 밴텀급 55.1~60kg </v>
+        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 고등부 미들급 75.1~80kg </v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B313" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C313" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D313" s="17" t="s">
-        <v>362</v>
+        <v>339</v>
       </c>
       <c r="E313" s="2" t="str">
         <f t="shared" si="5"/>
-        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 대학일반부 페더급 60.1~65kg </v>
+        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 대학일반부 밴텀급 55.1~60kg </v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B314" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C314" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D314" s="17" t="s">
-        <v>363</v>
+        <v>340</v>
       </c>
       <c r="E314" s="2" t="str">
         <f t="shared" si="5"/>
-        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 대학일반부 라이트급 65.1~70kg </v>
+        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 대학일반부 페더급 60.1~65kg </v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B315" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C315" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D315" s="17" t="s">
-        <v>364</v>
+        <v>341</v>
       </c>
       <c r="E315" s="2" t="str">
         <f t="shared" si="5"/>
-        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 대학일반부 웰터급 70.1~75kg </v>
+        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 대학일반부 라이트급 65.1~70kg </v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B316" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C316" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D316" s="17" t="s">
-        <v>365</v>
+        <v>342</v>
       </c>
       <c r="E316" s="2" t="str">
         <f t="shared" si="5"/>
-        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 대학일반부 미들급 75.1~80kg </v>
+        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 대학일반부 웰터급 70.1~75kg </v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B317" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C317" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D317" s="17" t="s">
-        <v>366</v>
+        <v>343</v>
       </c>
       <c r="E317" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 초등1부 플라이급 19.1 ~ 24kg</v>
+        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 남 대학일반부 미들급 75.1~80kg </v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B318" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C318" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D318" s="17" t="s">
-        <v>367</v>
+        <v>344</v>
       </c>
       <c r="E318" s="2" t="str">
         <f t="shared" si="5"/>
-        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 초등1부 밴텀급 24.1~29kg </v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 초등1부 플라이급 19.1 ~ 24kg</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B319" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C319" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D319" s="17" t="s">
-        <v>262</v>
+        <v>345</v>
       </c>
       <c r="E319" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 초등1부 페더급 29.1 ~ 34kg</v>
+        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 초등1부 밴텀급 24.1~29kg </v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B320" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C320" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D320" s="17" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="E320" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 초등1부 라이트급 34.1 ~ 39kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 초등1부 페더급 29.1 ~ 34kg</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B321" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C321" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D321" s="17" t="s">
-        <v>368</v>
+        <v>257</v>
       </c>
       <c r="E321" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 초등2부 플라이급 22.1 ~ 27kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 초등1부 라이트급 34.1 ~ 39kg</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B322" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C322" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D322" s="17" t="s">
-        <v>264</v>
+        <v>346</v>
       </c>
       <c r="E322" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 초등2부 밴텀급 27.1 ~ 32kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 초등2부 플라이급 22.1 ~ 27kg</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B323" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C323" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D323" s="17" t="s">
-        <v>265</v>
+        <v>258</v>
       </c>
       <c r="E323" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 초등2부 페더급 32.1 ~ 37kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 초등2부 밴텀급 27.1 ~ 32kg</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B324" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C324" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D324" s="17" t="s">
-        <v>369</v>
+        <v>259</v>
       </c>
       <c r="E324" s="2" t="str">
         <f t="shared" si="5"/>
-        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 초등2부 라이트급 37.1~ 42kg </v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 초등2부 페더급 32.1 ~ 37kg</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B325" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C325" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D325" s="17" t="s">
-        <v>370</v>
+        <v>347</v>
       </c>
       <c r="E325" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 초등3부 플라이급 25.1 ~ 30kg</v>
+        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 초등2부 라이트급 37.1~ 42kg </v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B326" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C326" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D326" s="17" t="s">
-        <v>266</v>
+        <v>348</v>
       </c>
       <c r="E326" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 초등3부 밴텀급 30.1 ~ 35kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 초등3부 플라이급 25.1 ~ 30kg</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B327" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C327" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D327" s="17" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="E327" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 초등3부 페더급 35.1 ~ 40kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 초등3부 밴텀급 30.1 ~ 35kg</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B328" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C328" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D328" s="17" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="E328" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 초등3부 라이트급 40.1 ~ 45kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 초등3부 페더급 35.1 ~ 40kg</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B329" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C329" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D329" s="17" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="E329" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 초등3부 미들급 45.1 ~ 50kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 초등3부 라이트급 40.1 ~ 45kg</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B330" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C330" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D330" s="17" t="s">
-        <v>371</v>
+        <v>263</v>
       </c>
       <c r="E330" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 중등부 플라이급 35.1 ~ 40kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 초등3부 미들급 45.1 ~ 50kg</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B331" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C331" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D331" s="17" t="s">
-        <v>372</v>
+        <v>349</v>
       </c>
       <c r="E331" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 중등부 밴텀급 40.1 ~ 45kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 중등부 플라이급 35.1 ~ 40kg</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B332" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C332" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D332" s="17" t="s">
-        <v>373</v>
+        <v>350</v>
       </c>
       <c r="E332" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 중등부 페더급 45.1 ~ 50kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 중등부 밴텀급 40.1 ~ 45kg</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B333" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C333" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D333" s="17" t="s">
-        <v>374</v>
+        <v>351</v>
       </c>
       <c r="E333" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 중등부 라이트급 50.1 ~ 55kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 중등부 페더급 45.1 ~ 50kg</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B334" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C334" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D334" s="17" t="s">
-        <v>375</v>
+        <v>352</v>
       </c>
       <c r="E334" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 중등부 미들급 55.1 ~ 60kg</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 중등부 라이트급 50.1 ~ 55kg</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B335" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C335" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D335" s="17" t="s">
-        <v>376</v>
+        <v>353</v>
       </c>
       <c r="E335" s="2" t="str">
         <f t="shared" si="5"/>
-        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 고등부 플라이급 45.1~50kg </v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 중등부 미들급 55.1 ~ 60kg</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B336" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C336" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D336" s="17" t="s">
-        <v>377</v>
+        <v>354</v>
       </c>
       <c r="E336" s="2" t="str">
         <f t="shared" si="5"/>
-        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 고등부 밴텀급 50.1~55kg </v>
+        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 고등부 플라이급 45.1~50kg </v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B337" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C337" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D337" s="17" t="s">
-        <v>378</v>
+        <v>355</v>
       </c>
       <c r="E337" s="2" t="str">
         <f t="shared" si="5"/>
-        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 고등부 페더급 55.1~60kg </v>
+        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 고등부 밴텀급 50.1~55kg </v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B338" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C338" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D338" s="17" t="s">
-        <v>379</v>
+        <v>356</v>
       </c>
       <c r="E338" s="2" t="str">
         <f t="shared" si="5"/>
-        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 고등부 라이트급 60.1~65kg </v>
+        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 고등부 페더급 55.1~60kg </v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B339" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C339" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D339" s="17" t="s">
-        <v>380</v>
+        <v>357</v>
       </c>
       <c r="E339" s="2" t="str">
         <f t="shared" si="5"/>
-        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 고등부 미들급 65.1~70kg </v>
+        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 고등부 라이트급 60.1~65kg </v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B340" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C340" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D340" s="17" t="s">
-        <v>381</v>
+        <v>358</v>
       </c>
       <c r="E340" s="2" t="str">
         <f t="shared" si="5"/>
-        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 대학일반부 플라이급 45.1~50kg </v>
+        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 고등부 미들급 65.1~70kg </v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B341" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C341" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D341" s="17" t="s">
-        <v>382</v>
+        <v>359</v>
       </c>
       <c r="E341" s="2" t="str">
         <f t="shared" si="5"/>
-        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 대학일반부 밴텀급 50.1~55kg </v>
+        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 대학일반부 플라이급 45.1~50kg </v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B342" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C342" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D342" s="17" t="s">
-        <v>383</v>
+        <v>360</v>
       </c>
       <c r="E342" s="2" t="str">
         <f t="shared" si="5"/>
-        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 고등부 페더급 55.1~50kg </v>
+        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 대학일반부 밴텀급 50.1~55kg </v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B343" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C343" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D343" s="17" t="s">
-        <v>379</v>
+        <v>361</v>
       </c>
       <c r="E343" s="2" t="str">
         <f t="shared" si="5"/>
-        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 고등부 라이트급 60.1~65kg </v>
+        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 고등부 페더급 55.1~50kg </v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B344" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C344" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D344" s="17" t="s">
-        <v>380</v>
+        <v>357</v>
       </c>
       <c r="E344" s="2" t="str">
         <f t="shared" si="5"/>
-        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 고등부 미들급 65.1~70kg </v>
+        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 고등부 라이트급 60.1~65kg </v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B345" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C345" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D345" s="17" t="s">
-        <v>384</v>
+        <v>358</v>
       </c>
       <c r="E345" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 종합단체연무 고·대·일반부 4인제 단체전(남여통합)</v>
+        <v xml:space="preserve">합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 대련경기 여 고등부 미들급 65.1~70kg </v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B346" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C346" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D346" s="17" t="s">
-        <v>271</v>
+        <v>362</v>
       </c>
       <c r="E346" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 종합단체연무 초등부 4인제 단체전(남여통합)</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 종합단체연무 고·대·일반부 4인제 단체전(남여통합)</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B347" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C347" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D347" s="17" t="s">
-        <v>385</v>
+        <v>265</v>
       </c>
       <c r="E347" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 대학일반부 무기1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 종합단체연무 초등부 4인제 단체전(남여통합)</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B348" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C348" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D348" s="17" t="s">
-        <v>386</v>
+        <v>363</v>
       </c>
       <c r="E348" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 대학일반부 무기1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 대학일반부 무기1종목</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B349" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C349" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D349" s="17" t="s">
-        <v>387</v>
+        <v>364</v>
       </c>
       <c r="E349" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 고등부 무기1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 대학일반부 무기1종목</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B350" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C350" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D350" s="17" t="s">
-        <v>388</v>
+        <v>365</v>
       </c>
       <c r="E350" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 고등부 무기1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 고등부 무기1종목</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B351" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C351" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D351" s="17" t="s">
-        <v>389</v>
+        <v>366</v>
       </c>
       <c r="E351" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 중등부 무기1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 고등부 무기1종목</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B352" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C352" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D352" s="17" t="s">
-        <v>390</v>
+        <v>367</v>
       </c>
       <c r="E352" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 중등부 무기2종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 중등부 무기1종목</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B353" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C353" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D353" s="17" t="s">
-        <v>391</v>
+        <v>368</v>
       </c>
       <c r="E353" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 중등부 무기1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 중등부 무기2종목</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B354" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C354" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D354" s="17" t="s">
-        <v>392</v>
+        <v>369</v>
       </c>
       <c r="E354" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 중등부 무기2종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 중등부 무기1종목</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B355" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C355" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D355" s="17" t="s">
-        <v>393</v>
+        <v>370</v>
       </c>
       <c r="E355" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등3부 무기1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 중등부 무기2종목</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B356" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C356" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D356" s="17" t="s">
-        <v>394</v>
+        <v>371</v>
       </c>
       <c r="E356" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등3부 무기2종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등3부 무기1종목</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B357" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C357" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D357" s="17" t="s">
-        <v>395</v>
+        <v>372</v>
       </c>
       <c r="E357" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등3부 무기1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등3부 무기2종목</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B358" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C358" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D358" s="17" t="s">
-        <v>396</v>
+        <v>373</v>
       </c>
       <c r="E358" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등3부 무기2종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등3부 무기1종목</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B359" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C359" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D359" s="17" t="s">
-        <v>397</v>
+        <v>374</v>
       </c>
       <c r="E359" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등2부 무기1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등3부 무기2종목</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B360" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C360" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D360" s="17" t="s">
-        <v>398</v>
+        <v>375</v>
       </c>
       <c r="E360" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등2부 무기2종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등2부 무기1종목</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B361" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C361" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D361" s="17" t="s">
-        <v>399</v>
+        <v>376</v>
       </c>
       <c r="E361" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등2부 무기1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등2부 무기2종목</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B362" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C362" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D362" s="17" t="s">
-        <v>400</v>
+        <v>377</v>
       </c>
       <c r="E362" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등2부 무기2종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등2부 무기1종목</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B363" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C363" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D363" s="17" t="s">
-        <v>401</v>
+        <v>378</v>
       </c>
       <c r="E363" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등1부 무기1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등2부 무기2종목</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B364" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C364" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D364" s="17" t="s">
-        <v>402</v>
+        <v>379</v>
       </c>
       <c r="E364" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등1부 무기2종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등1부 무기1종목</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B365" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C365" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D365" s="17" t="s">
-        <v>403</v>
+        <v>380</v>
       </c>
       <c r="E365" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등1부 무기1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등1부 무기2종목</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B366" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C366" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D366" s="17" t="s">
-        <v>404</v>
+        <v>381</v>
       </c>
       <c r="E366" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등1부 무기2종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등1부 무기1종목</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B367" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C367" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D367" s="17" t="s">
-        <v>405</v>
+        <v>382</v>
       </c>
       <c r="E367" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 대학일반부 맨손1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등1부 무기2종목</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B368" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C368" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D368" s="17" t="s">
-        <v>406</v>
+        <v>383</v>
       </c>
       <c r="E368" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 대학일반부 맨손1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 대학일반부 맨손1종목</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B369" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C369" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D369" s="17" t="s">
-        <v>407</v>
+        <v>384</v>
       </c>
       <c r="E369" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 고등부 맨손1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 대학일반부 맨손1종목</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B370" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C370" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D370" s="17" t="s">
-        <v>408</v>
+        <v>385</v>
       </c>
       <c r="E370" s="2" t="str">
         <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 고등부 맨손1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 고등부 맨손1종목</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B371" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C371" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D371" s="17" t="s">
-        <v>409</v>
+        <v>386</v>
       </c>
       <c r="E371" s="2" t="str">
-        <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 중등부 맨손1종목</v>
+        <f t="shared" ref="E371:E412" si="6">A371&amp;" ▶ "&amp;B371&amp;" ▶ "&amp;C371&amp;" ▶ "&amp;D371</f>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 고등부 맨손1종목</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B372" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C372" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D372" s="17" t="s">
-        <v>410</v>
+        <v>387</v>
       </c>
       <c r="E372" s="2" t="str">
-        <f t="shared" si="5"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 중등부 맨손2종목</v>
+        <f t="shared" si="6"/>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 중등부 맨손1종목</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B373" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C373" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D373" s="17" t="s">
-        <v>411</v>
+        <v>388</v>
       </c>
       <c r="E373" s="2" t="str">
-        <f t="shared" ref="E373:E411" si="6">A373&amp;" ▶ "&amp;B373&amp;" ▶ "&amp;C373&amp;" ▶ "&amp;D373</f>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 중등부 맨손1종목</v>
+        <f t="shared" si="6"/>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 중등부 맨손2종목</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B374" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C374" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D374" s="17" t="s">
-        <v>412</v>
+        <v>389</v>
       </c>
       <c r="E374" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 중등부 맨손2종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 중등부 맨손1종목</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B375" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C375" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D375" s="17" t="s">
-        <v>413</v>
+        <v>390</v>
       </c>
       <c r="E375" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등3부 맨손1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 중등부 맨손2종목</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B376" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C376" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D376" s="17" t="s">
-        <v>414</v>
+        <v>391</v>
       </c>
       <c r="E376" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등3부 맨손2종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등3부 맨손1종목</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B377" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C377" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D377" s="17" t="s">
-        <v>415</v>
+        <v>392</v>
       </c>
       <c r="E377" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등2부 맨손1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등3부 맨손2종목</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B378" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C378" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D378" s="17" t="s">
-        <v>416</v>
+        <v>393</v>
       </c>
       <c r="E378" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등2부 맨손2종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등2부 맨손1종목</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B379" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C379" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D379" s="17" t="s">
-        <v>417</v>
+        <v>394</v>
       </c>
       <c r="E379" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등1부 맨손1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등2부 맨손2종목</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B380" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C380" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D380" s="17" t="s">
-        <v>418</v>
+        <v>395</v>
       </c>
       <c r="E380" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등1부 맨손2종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등1부 맨손1종목</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B381" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C381" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D381" s="17" t="s">
-        <v>419</v>
+        <v>396</v>
       </c>
       <c r="E381" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등3부 맨손1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등1부 맨손2종목</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B382" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C382" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D382" s="17" t="s">
-        <v>420</v>
+        <v>397</v>
       </c>
       <c r="E382" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등3부 맨손2종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등3부 맨손1종목</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B383" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C383" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D383" s="17" t="s">
-        <v>421</v>
+        <v>398</v>
       </c>
       <c r="E383" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등2부 맨손1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등3부 맨손2종목</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B384" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C384" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D384" s="17" t="s">
-        <v>422</v>
+        <v>399</v>
       </c>
       <c r="E384" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등2부 맨손2종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등2부 맨손1종목</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B385" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C385" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D385" s="17" t="s">
-        <v>423</v>
+        <v>400</v>
       </c>
       <c r="E385" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등1부 맨손1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등2부 맨손2종목</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B386" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C386" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D386" s="17" t="s">
-        <v>424</v>
+        <v>401</v>
       </c>
       <c r="E386" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등1부 맨손2종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등1부 맨손1종목</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B387" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C387" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D387" s="17" t="s">
-        <v>413</v>
+        <v>402</v>
       </c>
       <c r="E387" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등3부 맨손1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등1부 맨손2종목</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B388" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C388" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D388" s="17" t="s">
-        <v>413</v>
+        <v>391</v>
       </c>
       <c r="E388" s="2" t="str">
         <f t="shared" si="6"/>
         <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등3부 맨손1종목</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B389" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C389" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D389" s="17" t="s">
-        <v>425</v>
+        <v>391</v>
       </c>
       <c r="E389" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 대학일반부 호신술1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등3부 맨손1종목</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B390" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C390" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D390" s="17" t="s">
-        <v>426</v>
+        <v>403</v>
       </c>
       <c r="E390" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 대학일반부 호신술1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 대학일반부 호신술1종목</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B391" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C391" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D391" s="17" t="s">
-        <v>427</v>
+        <v>404</v>
       </c>
       <c r="E391" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 고등부 호신술1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 대학일반부 호신술1종목</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B392" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C392" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D392" s="17" t="s">
-        <v>428</v>
+        <v>405</v>
       </c>
       <c r="E392" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 고등부 호신술1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 고등부 호신술1종목</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B393" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C393" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D393" s="17" t="s">
-        <v>429</v>
+        <v>406</v>
       </c>
       <c r="E393" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 중등부 호신술1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 고등부 호신술1종목</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B394" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C394" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D394" s="17" t="s">
-        <v>430</v>
+        <v>407</v>
       </c>
       <c r="E394" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 중등부 호신술2종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 중등부 호신술1종목</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B395" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C395" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D395" s="17" t="s">
-        <v>431</v>
+        <v>408</v>
       </c>
       <c r="E395" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 중등부 호신술1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 중등부 호신술2종목</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B396" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C396" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D396" s="17" t="s">
-        <v>432</v>
+        <v>409</v>
       </c>
       <c r="E396" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 중등부 호신술2종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 중등부 호신술1종목</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B397" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C397" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D397" s="17" t="s">
-        <v>433</v>
+        <v>410</v>
       </c>
       <c r="E397" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등3부 호신술1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 중등부 호신술2종목</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B398" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C398" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D398" s="17" t="s">
-        <v>434</v>
+        <v>411</v>
       </c>
       <c r="E398" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등3부 호신술2종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등3부 호신술1종목</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B399" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C399" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D399" s="17" t="s">
-        <v>435</v>
+        <v>412</v>
       </c>
       <c r="E399" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등2부 호신술1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등3부 호신술2종목</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B400" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C400" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D400" s="17" t="s">
-        <v>436</v>
+        <v>413</v>
       </c>
       <c r="E400" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등2부 호신술2종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등2부 호신술1종목</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B401" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C401" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D401" s="17" t="s">
-        <v>437</v>
+        <v>414</v>
       </c>
       <c r="E401" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등1부 호신술1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등2부 호신술2종목</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B402" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C402" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D402" s="17" t="s">
-        <v>438</v>
+        <v>415</v>
       </c>
       <c r="E402" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등1부 호신술2종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등1부 호신술1종목</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B403" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C403" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D403" s="17" t="s">
-        <v>439</v>
+        <v>416</v>
       </c>
       <c r="E403" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등3부 호신술1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등1부 호신술2종목</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B404" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C404" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D404" s="17" t="s">
-        <v>440</v>
+        <v>417</v>
       </c>
       <c r="E404" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등3부 호신술2종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등3부 호신술1종목</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B405" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C405" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D405" s="17" t="s">
-        <v>441</v>
+        <v>418</v>
       </c>
       <c r="E405" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등2부 호신술1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등3부 호신술2종목</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B406" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C406" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D406" s="17" t="s">
-        <v>442</v>
+        <v>419</v>
       </c>
       <c r="E406" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등2부 호신술2종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등2부 호신술1종목</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B407" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C407" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D407" s="17" t="s">
-        <v>443</v>
+        <v>420</v>
       </c>
       <c r="E407" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등1부 호신술1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등2부 호신술2종목</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B408" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C408" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D408" s="17" t="s">
-        <v>444</v>
+        <v>421</v>
       </c>
       <c r="E408" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등1부 호신술2종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등1부 호신술1종목</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B409" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C409" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D409" s="17" t="s">
-        <v>433</v>
+        <v>422</v>
       </c>
       <c r="E409" s="2" t="str">
         <f t="shared" si="6"/>
-        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등3부 호신술1종목</v>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 여 초등1부 호신술2종목</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B410" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C410" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D410" s="17" t="s">
-        <v>433</v>
+        <v>411</v>
       </c>
       <c r="E410" s="2" t="str">
         <f t="shared" si="6"/>
         <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등3부 호신술1종목</v>
       </c>
     </row>
     <row r="411" spans="1:5">
-      <c r="A411" s="16" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="A411" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B411" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="C411" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D411" s="17" t="s">
+        <v>411</v>
       </c>
       <c r="E411" s="2" t="str">
         <f t="shared" si="6"/>
+        <v>합기도 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 호신술경기 남 초등3부 호신술1종목</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
+      <c r="A412" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B412" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C412" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="D412" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="E412" s="2" t="str">
+        <f t="shared" si="6"/>
         <v>핸드볼 ▶ 일반부 ▶ 동호인클럽 대항 ▶ 남 단체전</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Rj0m4pyJ7dICxfO0oFFSZFPIr0p/ti/rwCbIaO6Ji4lLcje85HIRSZEW4SWVtJLTrbb8Ddb3M7OsqPiE2cYAnA==" saltValue="q08LZ3MT7x3mUkusJIoCDQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...2 lines deleted...]
-      <sortCondition ref="A1:A137"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="84kAMewgXD6muDW6q+BSl3v329zlZc5ocI34K4Mp86Hz7/V4fXGeWRtX1JQ1ChjOPCt0E2FyFtUQdvz4WxEveQ==" saltValue="Ffy/QThGqYls2eZgpSslkA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <autoFilter ref="A1:D135" xr:uid="{C7D529C0-FC14-4CEF-B9FE-D107365D50E7}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:D135">
+      <sortCondition ref="A1:A135"/>
     </sortState>
   </autoFilter>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:D137">
-[...3 lines deleted...]
-    <sortCondition ref="D2:D137"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:D135">
+    <sortCondition ref="A2:A135"/>
+    <sortCondition ref="B2:B135"/>
+    <sortCondition ref="C2:C135"/>
+    <sortCondition ref="D2:D135"/>
   </sortState>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D9D1021B-757C-44EA-B49A-A83049B4C642}">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G31" sqref="G31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="2" max="2" width="11.25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="4" t="s">