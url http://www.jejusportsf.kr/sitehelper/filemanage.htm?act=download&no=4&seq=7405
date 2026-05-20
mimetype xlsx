--- v0 (2026-03-13)
+++ v1 (2026-05-20)
@@ -9,54 +9,54 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\강형철\Desktop\도민체전\60회 참가신청 서식-20260304\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\25.2026년 01월-07월 사업\18.유지보수-2026 도민체전관리시스템 홈페이지 유지보수\04.유지보수\60회 참가신청 서식-20260304\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{832A522A-4D28-431A-88DD-2CA5AF32D0F2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C4CBEE99-D0E5-4414-A0F3-BD32254DF7D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{A16E7E76-0AD2-4A9E-B2D4-F19CE0BC9E47}"/>
   </bookViews>
   <sheets>
     <sheet name="읍면동 선수참가신청 양식" sheetId="1" r:id="rId1"/>
     <sheet name="01.읍면동 대표계정목록" sheetId="6" state="hidden" r:id="rId2"/>
     <sheet name="02.2025 읍면동 종목분류표" sheetId="5" state="hidden" r:id="rId3"/>
     <sheet name="03.성별단복사이즈" sheetId="7" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'02.2025 읍면동 종목분류표'!$A$1:$D$85</definedName>
     <definedName name="검도_부별">'02.2025 읍면동 종목분류표'!#REF!</definedName>
     <definedName name="검도_세부종목">'02.2025 읍면동 종목분류표'!#REF!</definedName>
     <definedName name="검도_종별">'02.2025 읍면동 종목분류표'!#REF!</definedName>
     <definedName name="근대3종_부별">'02.2025 읍면동 종목분류표'!#REF!</definedName>
     <definedName name="근대3종_세부종목">'02.2025 읍면동 종목분류표'!#REF!</definedName>
     <definedName name="근대3종_종별">'02.2025 읍면동 종목분류표'!#REF!</definedName>
     <definedName name="넷볼_부별">'02.2025 읍면동 종목분류표'!#REF!</definedName>
     <definedName name="넷볼_세부종목">'02.2025 읍면동 종목분류표'!#REF!</definedName>
     <definedName name="넷볼_종별">'02.2025 읍면동 종목분류표'!#REF!</definedName>
     <definedName name="농구_부별">'02.2025 읍면동 종목분류표'!#REF!</definedName>
     <definedName name="농구_세부종목">'02.2025 읍면동 종목분류표'!#REF!</definedName>
     <definedName name="농구_종별">'02.2025 읍면동 종목분류표'!#REF!</definedName>
     <definedName name="댄스스포츠_부별">'02.2025 읍면동 종목분류표'!#REF!</definedName>
     <definedName name="댄스스포츠_세부종목">'02.2025 읍면동 종목분류표'!#REF!</definedName>
@@ -147,51 +147,53 @@
     <definedName name="테니스_종별">'02.2025 읍면동 종목분류표'!#REF!</definedName>
     <definedName name="티볼_부별">'02.2025 읍면동 종목분류표'!#REF!</definedName>
     <definedName name="티볼_세부종목">'02.2025 읍면동 종목분류표'!#REF!</definedName>
     <definedName name="티볼_종별">'02.2025 읍면동 종목분류표'!#REF!</definedName>
     <definedName name="풋살_부별">'02.2025 읍면동 종목분류표'!#REF!</definedName>
     <definedName name="풋살_세부종목">'02.2025 읍면동 종목분류표'!#REF!</definedName>
     <definedName name="풋살_종별">'02.2025 읍면동 종목분류표'!#REF!</definedName>
     <definedName name="플로어볼_부별">'02.2025 읍면동 종목분류표'!#REF!</definedName>
     <definedName name="플로어볼_세부종목">'02.2025 읍면동 종목분류표'!#REF!</definedName>
     <definedName name="플로어볼_종별">'02.2025 읍면동 종목분류표'!#REF!</definedName>
     <definedName name="핸드볼_부별">'02.2025 읍면동 종목분류표'!#REF!</definedName>
     <definedName name="핸드볼_세부종목">'02.2025 읍면동 종목분류표'!#REF!</definedName>
     <definedName name="핸드볼_종별">'02.2025 읍면동 종목분류표'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E2" i="5" l="1"/>
+  <c r="E87" i="5" l="1"/>
+  <c r="E86" i="5"/>
+  <c r="E2" i="5"/>
   <c r="E3" i="5"/>
   <c r="E4" i="5"/>
   <c r="E5" i="5"/>
   <c r="E6" i="5"/>
   <c r="E7" i="5"/>
   <c r="E8" i="5"/>
   <c r="E9" i="5"/>
   <c r="E10" i="5"/>
   <c r="E11" i="5"/>
   <c r="E12" i="5"/>
   <c r="E13" i="5"/>
   <c r="E14" i="5"/>
   <c r="E15" i="5"/>
   <c r="E16" i="5"/>
   <c r="E17" i="5"/>
   <c r="E18" i="5"/>
   <c r="E19" i="5"/>
   <c r="E20" i="5"/>
   <c r="E21" i="5"/>
   <c r="E22" i="5"/>
   <c r="E23" i="5"/>
   <c r="E24" i="5"/>
   <c r="E25" i="5"/>
   <c r="E26" i="5"/>
   <c r="E27" i="5"/>
@@ -473,51 +475,51 @@
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve"> </t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="돋움"/>
             <family val="3"/>
             <charset val="129"/>
           </rPr>
           <t>선택하세요</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="406" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="165">
   <si>
     <t>대표계정정보</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>이름</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>성별</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>생년월일</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>주소</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>남</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
@@ -1048,82 +1050,93 @@
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>이호동</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>영천동</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>예래동</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>단체전(남자 90kg이하)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>단체전(남자 90kg이상)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>단체전(여자 80kg이하)</t>
     <phoneticPr fontId="6" type="noConversion"/>
-  </si>
-[...1 lines deleted...]
-    <t>배구 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 단체전</t>
   </si>
   <si>
     <t>소속(팀)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">종목     </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
       </rPr>
       <t>▶     종별     ▶     부별     ▶      세부종목</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>남 마라톤 10km</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>여 마라톤 10km</t>
     <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>당구</t>
+  </si>
+  <si>
+    <t>(시범종목) 캐롬 3쿠션 일반부 개인전</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>(시범종목) 캐롬 3쿠션 일반부 단체전</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>당구 ▶ 일반부 ▶ 읍·면·동 대항 ▶ (시범종목) 캐롬 3쿠션 일반부 개인전</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0_ "/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
@@ -1330,54 +1343,54 @@
     </xf>
     <xf numFmtId="49" fontId="11" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="표준" xfId="0" builtinId="0"/>
     <cellStyle name="표준 2" xfId="1" xr:uid="{B5091324-150D-4F6C-8EBD-2F1F629D2989}"/>
     <cellStyle name="표준 5" xfId="2" xr:uid="{B61D03B5-F1C8-472C-8E47-4F99AC57ACB3}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
@@ -1661,112 +1674,112 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C2980A8B-62FB-4DE5-921D-C73D4786A37C}">
   <dimension ref="A1:I500"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="20.625" customWidth="1"/>
     <col min="2" max="2" width="80.625" customWidth="1"/>
     <col min="3" max="4" width="10.625" customWidth="1"/>
     <col min="5" max="6" width="15.625" customWidth="1"/>
     <col min="7" max="7" width="35.625" customWidth="1"/>
     <col min="8" max="8" width="20.625" customWidth="1"/>
     <col min="9" max="9" width="15.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="31.5">
-      <c r="A1" s="18" t="s">
+      <c r="A1" s="19" t="s">
         <v>148</v>
       </c>
-      <c r="B1" s="18"/>
-[...6 lines deleted...]
-      <c r="I1" s="18"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
+      <c r="I1" s="19"/>
     </row>
     <row r="2" spans="1:9" ht="20.25">
       <c r="A2" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="10" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C2" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="9" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G2" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H2" s="9" t="s">
         <v>19</v>
       </c>
       <c r="I2" s="9" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="20.25">
       <c r="A3" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>24</v>
       </c>
       <c r="E3" s="13">
         <v>20991231</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>147</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="11" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="13">
         <v>85</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="20.25">
       <c r="A4" s="14"/>
@@ -7233,80 +7246,86 @@
       <c r="F500" s="17"/>
       <c r="G500" s="17"/>
       <c r="H500" s="11"/>
       <c r="I500" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E3:E1048576" xr:uid="{47EA5E2B-17A5-4C74-BA67-64C3F7BAEC2B}">
       <formula1>8</formula1>
       <formula2>8</formula2>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H3:H1048576" xr:uid="{6955E9D7-423A-4C4E-9238-7ADB907BC6BE}">
       <formula1>11</formula1>
       <formula2>11</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="34" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="5">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="6">
         <x14:dataValidation type="list" showInputMessage="1" showErrorMessage="1" xr:uid="{109C6665-2A76-48EC-A385-C364B2DE33EC}">
           <x14:formula1>
             <xm:f>'02.2025 읍면동 종목분류표'!#REF!</xm:f>
           </x14:formula1>
           <xm:sqref>B501:B1048576</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F8707C9A-2F34-4AC9-9200-8F94F8D1E674}">
           <x14:formula1>
             <xm:f>'03.성별단복사이즈'!$A$2:$A$3</xm:f>
           </x14:formula1>
           <xm:sqref>D3:D500</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{84CAA875-97DA-4C2A-B86D-D20467E0279A}">
           <x14:formula1>
             <xm:f>'03.성별단복사이즈'!$B$2:$B$9</xm:f>
           </x14:formula1>
           <xm:sqref>I3:I1048576</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{E1A70AAE-83E9-44B6-94D8-FF80B5892231}">
           <x14:formula1>
             <xm:f>'01.읍면동 대표계정목록'!$A$2:$A$44</xm:f>
           </x14:formula1>
           <xm:sqref>A3:A1048576</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{3E5C625B-55CA-480D-B27F-BA0B5DFC71AC}">
           <x14:formula1>
             <xm:f>'02.2025 읍면동 종목분류표'!$E$2:$E$85</xm:f>
           </x14:formula1>
-          <xm:sqref>B3:B500</xm:sqref>
+          <xm:sqref>B4:B500</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{92AA423D-E7D5-49BD-A793-A88F2C2E6FB8}">
+          <x14:formula1>
+            <xm:f>'02.2025 읍면동 종목분류표'!$E$2:$E$87</xm:f>
+          </x14:formula1>
+          <xm:sqref>B3</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{79F8A443-27B6-411C-A1C7-4BFBA5426965}">
   <dimension ref="A1:A44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C49" sqref="C49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="31.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="4" t="s">
         <v>75</v>
       </c>
     </row>
@@ -7512,1596 +7531,1632 @@
     </row>
     <row r="42" spans="1:1">
       <c r="A42" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="43" spans="1:1">
       <c r="A43" s="3" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="44" spans="1:1">
       <c r="A44" s="3" t="s">
         <v>153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="2C74WP5TUCMcVeUC3mllUCimMtTkaNLlsic3M1WxA8ViedTanA85sEkjDn3BIigrL9wl3plYhl/PKpSHFQwnLA==" saltValue="jdCrXIaDxgRgvpP3mxZJLA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7D529C0-FC14-4CEF-B9FE-D107365D50E7}">
-  <dimension ref="A1:E85"/>
+  <dimension ref="A1:E87"/>
   <sheetViews>
-    <sheetView topLeftCell="A71" workbookViewId="0">
-      <selection activeCell="C90" sqref="C90"/>
+    <sheetView topLeftCell="A59" workbookViewId="0">
+      <selection activeCell="C97" sqref="C97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="18.625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="20.5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24.25" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="38.875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="82.625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="19" t="s">
+      <c r="A2" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="B2" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="C2" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="D2" s="8" t="s">
-        <v>28</v>
+      <c r="D2" s="7" t="s">
+        <v>162</v>
       </c>
       <c r="E2" s="2" t="str">
         <f>A2&amp;" ▶ "&amp;B2&amp;" ▶ "&amp;C2&amp;" ▶ "&amp;D2</f>
-        <v>배구 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 단체전</v>
+        <v>당구 ▶ 일반부 ▶ 읍·면·동 대항 ▶ (시범종목) 캐롬 3쿠션 일반부 개인전</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="19" t="s">
+      <c r="A3" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="C3" s="8" t="s">
+      <c r="C3" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="D3" s="8" t="s">
-        <v>27</v>
+      <c r="D3" s="7" t="s">
+        <v>163</v>
       </c>
       <c r="E3" s="2" t="str">
         <f t="shared" ref="E3:E66" si="0">A3&amp;" ▶ "&amp;B3&amp;" ▶ "&amp;C3&amp;" ▶ "&amp;D3</f>
-        <v>배구 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 단체전</v>
+        <v>당구 ▶ 일반부 ▶ 읍·면·동 대항 ▶ (시범종목) 캐롬 3쿠션 일반부 단체전</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="8" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B4" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="18" t="s">
         <v>76</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D4" s="8" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="E4" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>배드민턴 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 개인전(남자복식)</v>
+        <v>배구 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 단체전</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="8" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B5" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="18" t="s">
         <v>76</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="E5" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>배드민턴 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 개인전(여자복식)</v>
+        <v>배구 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 단체전</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D6" s="8" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="E6" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>배드민턴 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 개인전(혼합복식)</v>
+        <v>배드민턴 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 개인전(남자복식)</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D7" s="8" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E7" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>배드민턴 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 단체전(남자5복식)</v>
+        <v>배드민턴 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 개인전(여자복식)</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="6" t="s">
+      <c r="A8" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="8" t="s">
         <v>76</v>
       </c>
-      <c r="C8" s="6" t="s">
+      <c r="C8" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="D8" s="6" t="s">
-        <v>83</v>
+      <c r="D8" s="8" t="s">
+        <v>81</v>
       </c>
       <c r="E8" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>배드민턴 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 단체전(여자5복식)</v>
+        <v>배드민턴 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 개인전(혼합복식)</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="E9" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>볼링 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 개인전</v>
+        <v>배드민턴 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 단체전(남자5복식)</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="8" t="s">
+      <c r="A10" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="C10" s="8" t="s">
+      <c r="C10" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="D10" s="8" t="s">
-        <v>31</v>
+      <c r="D10" s="6" t="s">
+        <v>83</v>
       </c>
       <c r="E10" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>볼링 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 2인조전</v>
+        <v>배드민턴 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 단체전(여자5복식)</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>84</v>
+        <v>26</v>
       </c>
       <c r="E11" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>볼링 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 4인조전</v>
+        <v>볼링 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 개인전</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E12" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>볼링 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 개인종합</v>
+        <v>볼링 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 2인조전</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>34</v>
+        <v>84</v>
       </c>
       <c r="E13" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>볼링 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 마스터즈</v>
+        <v>볼링 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 4인조전</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E14" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>볼링 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 개인전</v>
+        <v>볼링 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 개인종합</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E15" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>볼링 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 2인조전</v>
+        <v>볼링 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 마스터즈</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>85</v>
+        <v>29</v>
       </c>
       <c r="E16" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>볼링 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 4인조전</v>
+        <v>볼링 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 개인전</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E17" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>볼링 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 개인종합</v>
+        <v>볼링 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 2인조전</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="E18" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>볼링 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 마스터즈</v>
+        <v>볼링 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 4인조전</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>91</v>
+        <v>35</v>
       </c>
       <c r="E19" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(1G 19~29세) 계영(200m)</v>
+        <v>볼링 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 개인종합</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="8" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E20" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(1G 19~29세) 배영(50m)</v>
+        <v>볼링 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 마스터즈</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="E21" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(1G 19~29세) 자유형(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(1G 19~29세) 계영(200m)</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E22" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(1G 19~29세) 접영(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(1G 19~29세) 배영(50m)</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="E23" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(1G 19~29세) 평영(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(1G 19~29세) 자유형(50m)</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E24" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(1G 19~29세) 혼계영(200m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(1G 19~29세) 접영(50m)</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="E25" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(2G 30~39세) 계영(200m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(1G 19~29세) 평영(50m)</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="E26" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(2G 30~39세) 배영(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(1G 19~29세) 혼계영(200m)</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="E27" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(2G 30~39세) 자유형(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(2G 30~39세) 계영(200m)</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E28" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(2G 30~39세) 접영(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(2G 30~39세) 배영(50m)</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E29" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(2G 30~39세) 평영(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(2G 30~39세) 자유형(50m)</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="E30" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(2G 30~39세) 혼계영(200m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(2G 30~39세) 접영(50m)</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="E31" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(3G 40~49세) 계영(200m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(2G 30~39세) 평영(50m)</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="E32" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(3G 40~49세) 배영(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(2G 30~39세) 혼계영(200m)</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="E33" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(3G 40~49세) 자유형(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(3G 40~49세) 계영(200m)</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E34" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(3G 40~49세) 접영(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(3G 40~49세) 배영(50m)</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="E35" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(3G 40~49세) 평영(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(3G 40~49세) 자유형(50m)</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E36" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(3G 40~49세) 혼계영(200m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(3G 40~49세) 접영(50m)</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="E37" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(4G 50세 이상) 계영(200m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(3G 40~49세) 평영(50m)</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="E38" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(4G 50세 이상) 배영(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(3G 40~49세) 혼계영(200m)</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="E39" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(4G 50세 이상) 자유형(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(4G 50세 이상) 계영(200m)</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E40" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(4G 50세 이상) 접영(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(4G 50세 이상) 배영(50m)</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E41" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(4G 50세 이상) 평영(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(4G 50세 이상) 자유형(50m)</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="E42" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(4G 50세 이상) 혼계영(200m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(4G 50세 이상) 접영(50m)</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>97</v>
+        <v>123</v>
       </c>
       <c r="E43" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(1G 19~29세) 계영(200m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(4G 50세 이상) 평영(50m)</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>95</v>
+        <v>126</v>
       </c>
       <c r="E44" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(1G 19~29세) 배영(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 경영(4G 50세 이상) 혼계영(200m)</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="E45" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(1G 19~29세) 자유형(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(1G 19~29세) 계영(200m)</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E46" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(1G 19~29세) 접영(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(1G 19~29세) 배영(50m)</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E47" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(1G 19~29세) 평영(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(1G 19~29세) 자유형(50m)</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="E48" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(1G 19~29세) 혼계영(200m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(1G 19~29세) 접영(50m)</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>109</v>
+        <v>93</v>
       </c>
       <c r="E49" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(2G 30~39세) 계영(200m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(1G 19~29세) 평영(50m)</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D50" s="8" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="E50" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(2G 30~39세) 배영(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(1G 19~29세) 혼계영(200m)</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="E51" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(2G 30~39세) 자유형(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(2G 30~39세) 계영(200m)</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D52" s="8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E52" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(2G 30~39세) 접영(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(2G 30~39세) 배영(50m)</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="E53" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(2G 30~39세) 평영(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(2G 30~39세) 자유형(50m)</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D54" s="8" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="E54" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(2G 30~39세) 혼계영(200m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(2G 30~39세) 접영(50m)</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>121</v>
+        <v>105</v>
       </c>
       <c r="E55" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(3G 40~49세) 계영(200m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(2G 30~39세) 평영(50m)</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D56" s="8" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="E56" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(3G 40~49세) 배영(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(2G 30~39세) 혼계영(200m)</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D57" s="8" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="E57" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(3G 40~49세) 자유형(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(3G 40~49세) 계영(200m)</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D58" s="8" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E58" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(3G 40~49세) 접영(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(3G 40~49세) 배영(50m)</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D59" s="8" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="E59" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(3G 40~49세) 평영(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(3G 40~49세) 자유형(50m)</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D60" s="8" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="E60" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(3G 40~49세) 혼계영(200m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(3G 40~49세) 접영(50m)</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>133</v>
+        <v>117</v>
       </c>
       <c r="E61" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(4G 50세 이상) 계영(200m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(3G 40~49세) 평영(50m)</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D62" s="8" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="E62" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(4G 50세 이상) 배영(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(3G 40~49세) 혼계영(200m)</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="E63" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(4G 50세 이상) 자유형(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(4G 50세 이상) 계영(200m)</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D64" s="8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E64" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(4G 50세 이상) 접영(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(4G 50세 이상) 배영(50m)</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E65" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(4G 50세 이상) 평영(50m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(4G 50세 이상) 자유형(50m)</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D66" s="8" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E66" s="2" t="str">
         <f t="shared" si="0"/>
-        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(4G 50세 이상) 혼계영(200m)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(4G 50세 이상) 접영(50m)</v>
       </c>
     </row>
     <row r="67" spans="1:5">
-      <c r="A67" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B67" s="7" t="s">
+      <c r="A67" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B67" s="8" t="s">
         <v>76</v>
       </c>
-      <c r="C67" s="7" t="s">
+      <c r="C67" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="D67" s="7" t="s">
-        <v>154</v>
+      <c r="D67" s="8" t="s">
+        <v>129</v>
       </c>
       <c r="E67" s="2" t="str">
-        <f t="shared" ref="E67:E85" si="1">A67&amp;" ▶ "&amp;B67&amp;" ▶ "&amp;C67&amp;" ▶ "&amp;D67</f>
-        <v>씨름 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 단체전(남자 90kg이하)</v>
+        <f t="shared" ref="E67:E87" si="1">A67&amp;" ▶ "&amp;B67&amp;" ▶ "&amp;C67&amp;" ▶ "&amp;D67</f>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(4G 50세 이상) 평영(50m)</v>
       </c>
     </row>
     <row r="68" spans="1:5">
-      <c r="A68" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B68" s="7" t="s">
+      <c r="A68" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B68" s="8" t="s">
         <v>76</v>
       </c>
-      <c r="C68" s="7" t="s">
+      <c r="C68" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="D68" s="7" t="s">
-        <v>155</v>
+      <c r="D68" s="8" t="s">
+        <v>132</v>
       </c>
       <c r="E68" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>씨름 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 단체전(남자 90kg이상)</v>
+        <v>수영 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 경영(4G 50세 이상) 혼계영(200m)</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B69" s="7" t="s">
         <v>76</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E69" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>씨름 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 단체전(여자 80kg이하)</v>
+        <v>씨름 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 단체전(남자 90kg이하)</v>
       </c>
     </row>
     <row r="70" spans="1:5">
-      <c r="A70" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B70" s="8" t="s">
+      <c r="A70" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B70" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="C70" s="8" t="s">
+      <c r="C70" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="D70" s="8" t="s">
-        <v>78</v>
+      <c r="D70" s="7" t="s">
+        <v>155</v>
       </c>
       <c r="E70" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>야구소프트볼 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 단체전</v>
+        <v>씨름 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 단체전(남자 90kg이상)</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B71" s="7" t="s">
         <v>76</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="E71" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>육상 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 마라톤 10km</v>
+        <v>씨름 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 단체전(여자 80kg이하)</v>
       </c>
     </row>
     <row r="72" spans="1:5">
-      <c r="A72" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B72" s="7" t="s">
+      <c r="A72" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B72" s="8" t="s">
         <v>76</v>
       </c>
-      <c r="C72" s="7" t="s">
+      <c r="C72" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="D72" s="7" t="s">
-        <v>161</v>
+      <c r="D72" s="8" t="s">
+        <v>78</v>
       </c>
       <c r="E72" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>육상 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 마라톤 10km</v>
+        <v>야구소프트볼 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 단체전</v>
       </c>
     </row>
     <row r="73" spans="1:5">
-      <c r="A73" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B73" s="8" t="s">
+      <c r="A73" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B73" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="C73" s="8" t="s">
+      <c r="C73" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="D73" s="8" t="s">
-        <v>135</v>
+      <c r="D73" s="7" t="s">
+        <v>159</v>
       </c>
       <c r="E73" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>줄넘기(민속경기) ▶ 일반부 ▶ 읍·면·동 대항 ▶ 단체전</v>
+        <v>육상 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 마라톤 10km</v>
       </c>
     </row>
     <row r="74" spans="1:5">
-      <c r="A74" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B74" s="8" t="s">
+      <c r="A74" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B74" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="C74" s="8" t="s">
+      <c r="C74" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="D74" s="8" t="s">
-        <v>78</v>
+      <c r="D74" s="7" t="s">
+        <v>160</v>
       </c>
       <c r="E74" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>줄다리기(민속경기) ▶ 일반부 ▶ 읍·면·동 대항 ▶ 단체전</v>
+        <v>육상 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 마라톤 10km</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="8" t="s">
-        <v>7</v>
+        <v>134</v>
       </c>
       <c r="B75" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D75" s="8" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="E75" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>축구 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 노장부(50대) 단체전</v>
+        <v>줄넘기(민속경기) ▶ 일반부 ▶ 읍·면·동 대항 ▶ 단체전</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="8" t="s">
-        <v>7</v>
+        <v>136</v>
       </c>
       <c r="B76" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D76" s="8" t="s">
-        <v>139</v>
+        <v>78</v>
       </c>
       <c r="E76" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>축구 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 실버부(60대) 단체전</v>
+        <v>줄다리기(민속경기) ▶ 일반부 ▶ 읍·면·동 대항 ▶ 단체전</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B77" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D77" s="8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E77" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>축구 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 장년부(30, 40대) 단체전</v>
+        <v>축구 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 노장부(50대) 단체전</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="8" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B78" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D78" s="8" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="E78" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>탁구 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 개인전 단식</v>
+        <v>축구 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 실버부(60대) 단체전</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="8" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B79" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D79" s="8" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="E79" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>탁구 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 개인전 복식</v>
+        <v>축구 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 장년부(30, 40대) 단체전</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B80" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D80" s="8" t="s">
-        <v>28</v>
+        <v>140</v>
       </c>
       <c r="E80" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>탁구 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 단체전</v>
+        <v>탁구 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 개인전 단식</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D81" s="8" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E81" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>탁구 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 개인전 단식</v>
+        <v>탁구 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 개인전 복식</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B82" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D82" s="8" t="s">
-        <v>143</v>
+        <v>28</v>
       </c>
       <c r="E82" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>탁구 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 개인전 복식</v>
+        <v>탁구 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남 단체전</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B83" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D83" s="8" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="E83" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>탁구 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 단체전</v>
+        <v>탁구 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 개인전 단식</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="8" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D84" s="8" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="E84" s="2" t="str">
         <f t="shared" si="1"/>
-        <v>테니스 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남자 복식</v>
+        <v>탁구 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 개인전 복식</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="B85" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D85" s="8" t="s">
-        <v>145</v>
+        <v>27</v>
       </c>
       <c r="E85" s="2" t="str">
         <f t="shared" si="1"/>
+        <v>탁구 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여 단체전</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B86" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="C86" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="D86" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="E86" s="2" t="str">
+        <f t="shared" si="1"/>
+        <v>테니스 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 남자 복식</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B87" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="C87" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="D87" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="E87" s="2" t="str">
+        <f t="shared" si="1"/>
         <v>테니스 ▶ 일반부 ▶ 읍·면·동 대항 ▶ 여자 복식</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="0NZSlK2pvA+Dj8ZzpVfd+A7DnZsCuHqNf8EP1IJLQPq3f70DgS9cgrJ+y0ugm6jhyUvAY7u/XYkmIl6bbSD7JQ==" saltValue="g8jyGzyuK/gTN6NCVTPMYw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="NqS/CNIc6qS4aYRuUdE+rH+LFDZe09Hyc6hftcglvD+Ps7Ir5Jz1NCy6InGosSLSGfJrev9yxwp9Plq05b4QPA==" saltValue="jDOzQcd3gkRjMftmvie+oQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <autoFilter ref="A1:D85" xr:uid="{C7D529C0-FC14-4CEF-B9FE-D107365D50E7}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:D85">
       <sortCondition ref="A1:A85"/>
     </sortState>
   </autoFilter>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:D85">
     <sortCondition ref="A2:A85"/>
     <sortCondition ref="B2:B85"/>
     <sortCondition ref="C2:C85"/>
     <sortCondition ref="D2:D85"/>
   </sortState>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D9D1021B-757C-44EA-B49A-A83049B4C642}">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>